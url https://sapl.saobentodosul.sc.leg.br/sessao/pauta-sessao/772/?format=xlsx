--- v0 (2026-03-24)
+++ v1 (2026-05-16)
@@ -108,51 +108,51 @@
   <si>
     <t>Da Sociedade Atiradores 23 de Setembro, requerendo a renovação do Certificado de Regularidade de Utilidade Pública.</t>
   </si>
   <si>
     <t>Moção nº 60 de 2025</t>
   </si>
   <si>
     <t>Gilmar L. Pollum</t>
   </si>
   <si>
     <t>Moção de Aplausos à empresa Seiva Móveis pelo seus 50 anos de atividade empresarial prestando relevantes serviços à comunidade de São Bento do Sul e região, com excelência, inovação e compromisso com a qualidade.</t>
   </si>
   <si>
     <t>Moção nº 74 de 2025</t>
   </si>
   <si>
     <t>Cátia Friedrich</t>
   </si>
   <si>
     <t>Moção de apelo ao Governador do Estado de Santa Catarina, Sr. Jorginho Mello; ao Secretário de Estado da Infraestrutura e Mobilidade, Sr. Jerry Comper; ao Deputado Estadual, Sr. Napoleão Bernardes, solicitando que, de forma emergencial, promovam a ampliação de placas de sinalização, instalação de redutores de velocidade e/ou implantação de outras medidas a fim de mitigar os riscos ao tráfego, no trecho conhecido como ‘27 curvas’, da Rodovia Dep. Genésio Tureck – Acesso Oeste.</t>
   </si>
   <si>
     <t>Moção nº 81 de 2026</t>
   </si>
   <si>
-    <t>Zuleica Voltolini,Diego Niespodzinski,Rodrigo Vargas</t>
+    <t>Diego Niespodzinski,Rodrigo Vargas,Zuleica Voltolini,Cátia Friedrich,Gilmar L. Pollum,Luiz Neri Pereira,Vilson da Silva</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Corpo de Bombeiros Militar de Santa Catarina pelos 100 anos de fundação.</t>
   </si>
   <si>
     <t>Moção nº 82 de 2026</t>
   </si>
   <si>
     <t>Zuleica Voltolini,Rodrigo Vargas</t>
   </si>
   <si>
     <t>Moção de Aplausos à ArcelorMittal - Unidade Tuper, pelos seus 55 anos de fundação.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -465,51 +465,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="38.28515625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="47.7109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="104.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">