--- v0 (2026-03-24)
+++ v1 (2026-05-16)
@@ -33,51 +33,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="241" uniqueCount="115">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
-    <t>Outras Matérias Discutíveis nº 1 de 2026</t>
+    <t>Outras Matérias Discutíveis nº 8 de 2026</t>
   </si>
   <si>
     <t>Executivo Municipal - Prefeito</t>
   </si>
   <si>
     <t>Solicitando a troca para Regime de Urgência para o Projeto de Lei do Executivo nº 197 de 2026.</t>
   </si>
   <si>
     <t>Entrada</t>
   </si>
   <si>
     <t>Veto nº 3 de 2026</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei do Legislativo nº 058/2025.</t>
   </si>
   <si>
     <t>Tramitando</t>
   </si>
   <si>
     <t>Moção nº 76 de 2026</t>
   </si>
   <si>
     <t>Cátia Friedrich,Diego Niespodzinski,Gilmar L. Pollum,Rodrigo Vargas,Terezinha M. Dybas,Zuleica Voltolini</t>
   </si>
@@ -180,51 +180,51 @@
   <si>
     <t>Ata da 02ª Reunião Ordinária de 2026.</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo nº 195 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a suplementar e anular dotações do orçamento e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo nº 196 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito especial e anular dotação no orçamento de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo nº 197 de 2026</t>
   </si>
   <si>
     <t>Altera a Lei nº 4.493, de 29 de novembro de 2021.</t>
   </si>
   <si>
     <t>Moção nº 81 de 2026</t>
   </si>
   <si>
-    <t>Zuleica Voltolini,Diego Niespodzinski,Rodrigo Vargas</t>
+    <t>Diego Niespodzinski,Rodrigo Vargas,Zuleica Voltolini,Cátia Friedrich,Gilmar L. Pollum,Luiz Neri Pereira,Vilson da Silva</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Corpo de Bombeiros Militar de Santa Catarina pelos 100 anos de fundação.</t>
   </si>
   <si>
     <t>Indicação nº 1163 de 2026</t>
   </si>
   <si>
     <t>Zuleica Voltolini</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia à Secretaria Municipal de Obras e Serviços Urbanos e à Secretaria de Planejamento e Urbanismo, solicitando que seja realizada a manutenção do pavimento asfáltico da Avenida José Grossl, em frente ao nº 1680, no bairro Rio Negro.</t>
   </si>
   <si>
     <t>Indicação nº 1164 de 2026</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia à Secretaria Municipal de Obras e Serviços Urbanos  e ao Departamento de Iluminação Pública, solicitando que seja verificado o andamento da implantação da iluminação pública no trecho faltante da Rua Afonso Rank, no bairro Rio Negro, conforme solicitação realizada na Indicação nº 428/2025, de autoria desta vereadora.</t>
   </si>
   <si>
     <t>Indicação nº 1165 de 2026</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia à Secretaria Municipal de Obras e Serviços Urbanos, solicitando a realização de serviços de conserto ou tapa-buraco no pavimento asfáltico da Rua Vigando Kock, em frente ao nº 69, no Centro.</t>
   </si>