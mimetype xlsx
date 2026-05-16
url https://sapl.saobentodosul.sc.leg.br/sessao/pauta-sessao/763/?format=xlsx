--- v0 (2026-03-28)
+++ v1 (2026-05-16)
@@ -84,51 +84,51 @@
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito suplementar pelo ingresso de recursos oriundos da complementação anual por aluno – VAAR, no orçamento 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo nº 192 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito suplementar pelo ingresso de recursos oriundos de convênio no orçamento 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo nº 193 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito suplementar para o orçamento de 2026 por meio do ingresso de recursos oriundos do PIE, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo nº 194 de 2026</t>
   </si>
   <si>
     <t>Autoria o Poder Executivo a reajustar a contribuição mensal com a Confederação Nacional dos Municípios - CNM e dá outras providências.</t>
   </si>
   <si>
     <t>Moção nº 75 de 2026</t>
   </si>
   <si>
-    <t>Zuleica Voltolini,Rodrigo Vargas</t>
+    <t>Zuleica Voltolini,Cátia Friedrich,Diego Niespodzinski,Gilmar L. Pollum,Luiz Neri Pereira,Rodrigo Vargas,Terezinha M. Dybas,Vilson da Silva</t>
   </si>
   <si>
     <t>Moção de Aplausos ao SESC pelos seus mais de 20 anos de prestação de serviços em São Bento do Sul.</t>
   </si>
   <si>
     <t>Moção nº 76 de 2026</t>
   </si>
   <si>
     <t>Cátia Friedrich,Diego Niespodzinski,Gilmar L. Pollum,Rodrigo Vargas,Terezinha M. Dybas,Zuleica Voltolini</t>
   </si>
   <si>
     <t>Moção de Apelo ao Governador do Estado de Santa Catarina, Sr. Jorginho Mello, ao Secretário de Estado da Infraestrutura e Mobilidade, Sr. Jerry Comper e ao Deputado Estadual Napoleão Bernardes, pedindo de forma emergencial a realização de estudos visando a implantação de acesso mais seguro à Rua Francisco José Neumann, lateral da SC-418, Bairro Dona Francisca.</t>
   </si>
   <si>
     <t>Moção nº 77 de 2026</t>
   </si>
   <si>
     <t>Cátia Friedrich,Gilmar L. Pollum,Terezinha M. Dybas,Zuleica Voltolini</t>
   </si>
   <si>
     <t>Moção de aplausos e reconhecimento à Sociedade Literária São Bento, pelos seus 145 anos de serviços em prol da preservação cultural.</t>
   </si>
   <si>
     <t>Moção nº 78 de 2026</t>
   </si>
@@ -477,51 +477,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="38.28515625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="107.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="122.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">