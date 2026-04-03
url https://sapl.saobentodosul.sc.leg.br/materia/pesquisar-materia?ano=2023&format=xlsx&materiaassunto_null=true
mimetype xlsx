--- v0 (2026-01-12)
+++ v1 (2026-04-03)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>8905</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>CER</t>
   </si>
   <si>
     <t>Certificado de Regularidade</t>
   </si>
   <si>
     <t>Entidades Públicas</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/</t>
   </si>
   <si>
     <t>Associação Norte Catarinense dos Portadores de Parkinsonismo.</t>
   </si>
   <si>
     <t>8932</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Associação Casa do Artista.</t>
   </si>
   <si>
     <t>8960</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Grupo Escoteiro Desbravador</t>
   </si>
   <si>
     <t>8963</t>
   </si>
@@ -447,8931 +447,8931 @@
   <si>
     <t>9434</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Academia de Atletas</t>
   </si>
   <si>
     <t>9002</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Adriano Reinhardt</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9002/emenda_modificativa_001_pll_088_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9002/emenda_modificativa_001_pll_088_-_adriano.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 001/2023 ao PLL 088/2023.</t>
   </si>
   <si>
     <t>9058</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Karen L. Fechner</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9058/emenda_modificativa_001_ple_362_-_karen.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9058/emenda_modificativa_001_ple_362_-_karen.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 001/2023 ao PLE 362/2023.</t>
   </si>
   <si>
     <t>9193</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Zuleica Voltolini</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9193/emenda_modificativa_001_ple_388_-_zuleica_e_outros.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9193/emenda_modificativa_001_ple_388_-_zuleica_e_outros.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 001/2023 ao PLE 388/2023.</t>
   </si>
   <si>
     <t>9273</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Carla O. Hofmann</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9273/emenda_supressiva_001_ple_406_2023_-_carla.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9273/emenda_supressiva_001_ple_406_2023_-_carla.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva nº 001/2023 ao PLE 406/2023.</t>
   </si>
   <si>
     <t>9461</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Darlan A. Guliani</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9461/emenda_modificativa_001_ple_468_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9461/emenda_modificativa_001_ple_468_-_darlan.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 001/2023 ao Projeto de Lei Executivo nº 468/2023.</t>
   </si>
   <si>
     <t>9471</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9471/emenda_modificativa_001_ple_398_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9471/emenda_modificativa_001_ple_398_-_adriano.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 001/2023 ao Projeto de Lei Executivo nº 398/2023.</t>
   </si>
   <si>
     <t>9578</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Terezinha M. Dybas</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9578/emenda_supressiva_001_ple_512_-_terezinha.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9578/emenda_supressiva_001_ple_512_-_terezinha.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva nº 001/2023 ao Projeto de Lei Executivo nº 512/2023.</t>
   </si>
   <si>
     <t>8811</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8811/indicacao_578_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8811/indicacao_578_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e Urbanismo e ao DETRU solicitando estudos técnicos para a viabilidade da implantação de faixa elevada para a travessia de pedestres na Rua Professor Egon Hussmann, no Centro.</t>
   </si>
   <si>
     <t>8813</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>Paulo Zwiefka</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8813/indicacao_579_-_paulo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8813/indicacao_579_-_paulo.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia ao SAMAE solicitando estudos de viabilidade para a construção de uma área sobre o local onde hoje se encontram os brinquedos infantis.</t>
   </si>
   <si>
     <t>8818</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8818/indicacao_580_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8818/indicacao_580_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento nas Ruas Tito César da Silva, Dr. Carlos Eduardo Marasciulo, Vanessa Vieira Diener e Alfredo Baron, no Bairro 25 de Julho.</t>
   </si>
   <si>
     <t>8819</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8819/indicacao_581_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8819/indicacao_581_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Avenida José Grossl, no Bairro Rio Negro.</t>
   </si>
   <si>
     <t>8821</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8821/indicacao_582_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8821/indicacao_582_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e Urbanismo e ao DETRU solicitando a repintura e reforço na sinalização horizontal e vertical na esquina das Ruas Brusque, Blumenau e São Francisco do Sul, no Bairro Brasília.</t>
   </si>
   <si>
     <t>8822</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8822/indicacao_583_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8822/indicacao_583_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e Urbanismo e ao DETRU solicitando estudos quanto a utilização da área de tráfego de pedestres para estacionamento e implantação de sinalização na Rua Jorge Diener, em frente a Quitanda Saíra, no Bairro Oxford.</t>
   </si>
   <si>
     <t>8824</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>Carla O. Hofmann, Karen L. Fechner</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8824/indicacao_584_-_carla_e_karen.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8824/indicacao_584_-_carla_e_karen.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Administração encaminhando minuta de alteração no Estatuto dos Servidores Públicos Municipais .</t>
   </si>
   <si>
     <t>8825</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8825/indicacao_585_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8825/indicacao_585_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia ao DETRU solicitando estudos técnicos para a readequação e revitalização do estacionamento em frente ao CEIM Neide de Fátima Lobermayer, na Rua Mathias Nossol, nº 1177, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>8826</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8826/indicacao_586_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8826/indicacao_586_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e Urbanismo e ao DETRU solicitando estudos técnicos para a implantação de uma faixa elevada para travessia de pedestres na Rua Augusto Wunderwald, nas proximidades do nº 1013, no Bairro Progresso.</t>
   </si>
   <si>
     <t>8827</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8827/indicacao_587_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8827/indicacao_587_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando os serviços de limpeza e dragagem do córrego existente na lateral da Rua Augusto Wunderwald, ao lado do Mercado Dani.</t>
   </si>
   <si>
     <t>8828</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8828/indicacao_588_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8828/indicacao_588_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando a manutenção da rede de drenagem, patrolamento e ensaibramento da Rua José Adão Hinz, no Bairro Brasília.</t>
   </si>
   <si>
     <t>8829</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8829/indicacao_589_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8829/indicacao_589_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando a manutenção e correção de drenagens na Rua Ricardo Neubauer, lateral da SC-418, em frente a Seta Embalagens, no Bairro Progresso.</t>
   </si>
   <si>
     <t>8831</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8831/indicacao_590_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8831/indicacao_590_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços solicitando a manutenção da pavimentação com lajotas, bem como na pavimentação asfáltica na esquina das Ruas Francisco Pauli e Estrada Cruzeiro.</t>
   </si>
   <si>
     <t>8832</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8832/indicacao_591_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8832/indicacao_591_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Estrada Carlos Schroeder, no Bairro Alpino.</t>
   </si>
   <si>
     <t>8833</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8833/indicacao_592_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8833/indicacao_592_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento, ensaibramento e melhorias na Rua Ana Roesler, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>8834</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8834/indicacao_593_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8834/indicacao_593_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Defesa Civil solicitando estudos técnicos para a realização de contenção ou outra ação que evite o desbarrancamento ao lado da Rua Arthur Pfutzenreuter, no Bairro Boehmerwald.</t>
   </si>
   <si>
     <t>8837</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8837/indicacao_594_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8837/indicacao_594_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Saúde e a Vigilância Sanitária solicitando providências visando a eliminação dos mosquitos, a fim de proteger as crianças e equipe do CEIM Estrela Guia, na Rua Wenceslau Uhlig, nº 60, no Bairro Rio Vermelho Estação.</t>
   </si>
   <si>
     <t>8838</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8838/indicacao_595_-_paulo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8838/indicacao_595_-_paulo.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando o patrolamento e ensaibramento na Rua João Huebl, no Bairro Centenário.</t>
   </si>
   <si>
     <t>8839</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8839/indicacao_596_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8839/indicacao_596_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos e ao DETRU solicitando o conserto ou tapa buraco no pavimento asfáltico da passagem de pedestres em frente a entrada do Terminal Rodoviário de Passageiros Alfredo Ernesto Kock, na Avenida Dom Pedro II, bem como a revitalização da pintura da faixa de pedestres no local.</t>
   </si>
   <si>
     <t>8844</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8844/indicacao_597_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8844/indicacao_597_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Educação solicitando reparo no piso da sala Maternal 2 do CEIM Estrela Guia, na Rua Wenceslau Uhlig, nº 60, no Bairro Rio Vermelho Estação.</t>
   </si>
   <si>
     <t>8845</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8845/indicacao_598_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8845/indicacao_598_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento, ensaibramento e manutenção das drenagens na Rua Alois Kollross, Loteamento  Parque das Hortências, no Bairro de Serra Alta.</t>
   </si>
   <si>
     <t>8846</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8846/indicacao_599_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8846/indicacao_599_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando a correção do pavimento da Rua Mathias Nossol, em frente ao nº 1370.</t>
   </si>
   <si>
     <t>8848</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8848/indicacao_600_-_paulo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8848/indicacao_600_-_paulo.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento da Rua Princesa Dona Leopoldina, no Bairro Alpino.</t>
   </si>
   <si>
     <t>8852</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8852/indicacao_601_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8852/indicacao_601_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando melhorias na Rua Pios Schindler, no Bairro Alpino.</t>
   </si>
   <si>
     <t>8853</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>Luiz L. Pesenti</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8853/indicacao_602_-_pesenti.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8853/indicacao_602_-_pesenti.pdf</t>
   </si>
   <si>
     <t>8854</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8854/indicacao_603_-_pesenti.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8854/indicacao_603_-_pesenti.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Estrada Sertãozinho.</t>
   </si>
   <si>
     <t>8855</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8855/indicacao_604_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8855/indicacao_604_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando a desobstrução e construção da estrutura das bocas de lobo situadas na Rua João Osni Pscheidt, na Vila São Paulo.</t>
   </si>
   <si>
     <t>8856</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8856/indicacao_605_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8856/indicacao_605_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Rua Laurinda Schlogl, no Bairro Lençol.</t>
   </si>
   <si>
     <t>8858</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8858/indicacao_606_-_paulo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8858/indicacao_606_-_paulo.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e Urbanismo solicitando estudos técnicos para a implantação de um redutor de velocidade na Rua Engelberto Pechler, em frente ao nº 242, no Bairro Oxford.</t>
   </si>
   <si>
     <t>8860</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8860/indicacao_607_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8860/indicacao_607_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços solicitando a manutenção da pavimentação asfáltica na Rua Prefeito Ornith Bollmann, em frente ao nº 845, no Bairro Brasília.</t>
   </si>
   <si>
     <t>8861</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8861/indicacao_608_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8861/indicacao_608_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços solicitando a manutenção da rede de drenagem, o patrolamento, o ensaibramento e a aplicação de anti-pó na Rua Urca, no Bairro Colonial.</t>
   </si>
   <si>
     <t>8862</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8862/indicacao_609_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8862/indicacao_609_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços solicitando a manutenção da rede de drenagem, o patrolamento e o ensaibramento da Rua Alberto Eichendorf, no Bairro Dona Francisca.</t>
   </si>
   <si>
     <t>8865</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8865/indicacao_610_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8865/indicacao_610_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando melhorias na Rua Adolfo Giese, no Centro.</t>
   </si>
   <si>
     <t>8867</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8867/indicacao_611_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8867/indicacao_611_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Estrada Pessegueiros, no Bairro Dona Francisca.</t>
   </si>
   <si>
     <t>8868</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8868/indicacao_612_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8868/indicacao_612_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Rua Max John, no Bairro Dona Francisca.</t>
   </si>
   <si>
     <t>8869</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8869/indicacao_613_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8869/indicacao_613_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Rua Alice Weiler, no Bairro Oxford.</t>
   </si>
   <si>
     <t>8870</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8870/indicacao_614_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8870/indicacao_614_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços solicitando o patrolamento, o ensaibramento e a manutenção das drenagens da Rua Barão de Mauá, no Bairro Oxford.</t>
   </si>
   <si>
     <t>8873</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8873/indicacao_615_-_carla.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8873/indicacao_615_-_carla.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópias para a Secretaria Municipal de Saúde e Secretaria Municipal de Educação enviando minuta de Projeto de Lei a ser enviado a esta Casa de Leis que visa o “Rastreio do Transtorno do Espectro do Autismo”.</t>
   </si>
   <si>
     <t>8876</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8876/indicacao_616_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8876/indicacao_616_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando a realização dos serviços de patrolamento e ensaibramento nas Ruas Mourão Filho, Max Malschitzky, Luiz Hilgenstieler e Castelo Branco, no Bairro Colonial.</t>
   </si>
   <si>
     <t>8877</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8877/indicacao_617_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8877/indicacao_617_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando a realização dos serviços de patrolamento e ensaibramento na Rua Wilhlem Beckert, no Bairro Dona Francisca.</t>
   </si>
   <si>
     <t>8878</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8878/indicacao_618_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8878/indicacao_618_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando a realização dos serviços de patrolamento e ensaibramento na Rua Francisco Loersch, no Bairro Oxford.</t>
   </si>
   <si>
     <t>8879</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8879/indicacao_619_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8879/indicacao_619_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando a realização dos serviços de patrolamento e ensaibramento na Rua Eliza Grosskopf, no Bairro Cruzeiro.</t>
   </si>
   <si>
     <t>8880</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8880/indicacao_620_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8880/indicacao_620_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando a realização dos serviços de patrolamento e ensaibramento na Estrada Banhados III, no Bairro Rio Vermelho Estação.</t>
   </si>
   <si>
     <t>8882</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8882/indicacao_621_-_pesenti.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8882/indicacao_621_-_pesenti.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e Urbanismo solicitando estudos para a implantação de melhorias na Estrada Conrado Liebl, em frente ao nº 2966, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>8883</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8883/indicacao_622_-_pesenti.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8883/indicacao_622_-_pesenti.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando a manutenção da boca de lobo, bem como da tubulação na Rua Agudos do Sul, em frente ao nº 652, no Bairro Cruzeiro.</t>
   </si>
   <si>
     <t>8889</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8889/indicacao_623_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8889/indicacao_623_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento da Rua Francisco José Neumann, no Bairro Dona Francisca.</t>
   </si>
   <si>
     <t>8890</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8890/indicacao_624_-_paulo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8890/indicacao_624_-_paulo.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando a manutenção da boca de lobo e tubulação na Rua João Malinowski, em frente ao nº 514, no Bairro Brasília.</t>
   </si>
   <si>
     <t>8891</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8891/indicacao_625_-_paulo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8891/indicacao_625_-_paulo.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando a manutenção da calçada em frente ao Magazine Luiza, nº 08, no Centro, na esquina entre as Ruas Felipe Schmidt e Barão do Rio Branco.</t>
   </si>
   <si>
     <t>8893</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8893/indicacao_626_-_carla.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8893/indicacao_626_-_carla.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Finanças enviando minuta de Projeto de Lei a ser encaminhado a esta Casa de Leis que visa incluir no Código Tributário Municipal sobre isenção das taxas da Vigilância Sanitária para os agricultores familiares.</t>
   </si>
   <si>
     <t>8894</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8894/indicacao_627_-_carla_e_pesenti.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8894/indicacao_627_-_carla_e_pesenti.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento solicitando a revitalização completa dos pórticos situados em Rio Natal e Ano Bom.</t>
   </si>
   <si>
     <t>8895</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8895/indicacao_628_-_paulo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8895/indicacao_628_-_paulo.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando o patrolamento e ensaibramento das Ruas Ivo Pereira, São João, Jorge Miguel Koster, Jocemir Ribas e Felicio Bonkowski, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>8899</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8899/indicacao_629_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8899/indicacao_629_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando os serviços de patrolamento e ensaibramento nas Ruas Tereza Conrad e Francisca Linzmeyer, no Bairro Oxford.</t>
   </si>
   <si>
     <t>8900</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>Hélio Alves</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8900/indicacao_630_-_helio.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8900/indicacao_630_-_helio.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia ao Serviço Autônomo Municipal de Água e Esgoto solicitando o repasse de meio fio e paver produzidos na usina para as hortas comunitárias localizadas no Bairro Alpestre, afim de que sejam instalados nos canteiros.</t>
   </si>
   <si>
     <t>8906</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8906/indicacao_631_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8906/indicacao_631_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal solicitando emenda modificativa ao Projeto de Lei nº 338/2023 “Que estabelece o piso mínimo salarial, na forma de abono complementar, para servidores efetivos ativos e temporários da administração direta e indireta do município de São Bento do Sul”.</t>
   </si>
   <si>
     <t>8907</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8907/indicacao_632_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8907/indicacao_632_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal com cópia a Secretaria Municipal de Obras solicitando o patrolamento e ensaibramento na Rua Barbara Bachel, no Bairro Cruzeiro.</t>
   </si>
   <si>
     <t>8908</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>Darlan A. Guliani, Terezinha M. Dybas</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8908/indicacao_633_-_darlan_e_terezinha.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8908/indicacao_633_-_darlan_e_terezinha.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal com cópia a Secretaria Municipal de Obras e ao Departamento de Iluminação solicitando a criação de um aplicativo para que o cidadão possa solicitar consertos na iluminação Pública.</t>
   </si>
   <si>
     <t>8909</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8909/indicacao_634_-_pesenti.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8909/indicacao_634_-_pesenti.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal com cópia ao Departamento de Iluminação Pública solicitando a troca das lâmpadas queimadas na Avenida dos Imigrantes, no Bairro Brasília.</t>
   </si>
   <si>
     <t>8910</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8910/indicacao_635_-_pesenti.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8910/indicacao_635_-_pesenti.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal com cópia ao Departamento de Iluminação Pública solicitando a implementação de iluminação pública na SC 418, no trajeto compreendido entre a rotatória de acesso a Rodovia dos Móveis até o acesso a Avenida dos Imigrantes.</t>
   </si>
   <si>
     <t>8911</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8911/indicacao_636_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8911/indicacao_636_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando a desobstrução e limpeza da boca de lobo situada na Rua Reinaldo Almeida Groth, em frente ao nº 88, no Bairro Progresso.</t>
   </si>
   <si>
     <t>8912</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8912/indicacao_637_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8912/indicacao_637_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Rua Elvira Liebl, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>8913</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8913/indicacao_638_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8913/indicacao_638_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Rua Wilhlem Beckert, no Bairro Dona Francisca.</t>
   </si>
   <si>
     <t>8919</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8919/indicacao_639_-_karen.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8919/indicacao_639_-_karen.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal solicitando a colocação de tubos de escoamento de água na Rua Othon Torres, nas imediações do nº 100, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>8921</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>Carla O. Hofmann, Terezinha M. Dybas</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8921/indicacao_640_-_carla.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8921/indicacao_640_-_carla.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e Secretaria Municipal de Obras solicitando alterações na Lei nº 3223 de 14 de agosto de 2013, que “Dispõe sobre o Programa Municipal de Pavimentação comunitária e dá outras providências.”</t>
   </si>
   <si>
     <t>8922</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8922/indicacao_641_-_carla_e_terezinha.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8922/indicacao_641_-_carla_e_terezinha.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e Secretaria Municipal de Obras solicitando alterações na Lei nº 3908 de 23 de maio de 2018 que versa a aplicação de lajotas e agente anti-pó.</t>
   </si>
   <si>
     <t>8923</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8923/indicacao_642_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8923/indicacao_642_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando para melhorias na tubulação pluvial em frente ao nº 74, na Rua Ulisses Guimarães, no Bairro Brasília.</t>
   </si>
   <si>
     <t>8924</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8924/indicacao_643_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8924/indicacao_643_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Educação solicitando melhorias no acesso a EBM Garibaldina Silveira Fuginaga, no Bairro Cruzeiro.</t>
   </si>
   <si>
     <t>8926</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8926/indicacao_644_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8926/indicacao_644_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Rua Augusto Heeren, no Bairro Dona Francisca.</t>
   </si>
   <si>
     <t>8927</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8927/indicacao_645_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8927/indicacao_645_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Rua Álvaro Guerreiro, no Bairro Schramm.</t>
   </si>
   <si>
     <t>8928</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8928/indicacao_646_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8928/indicacao_646_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Rua José Grosskopf, no Bairro Progresso.</t>
   </si>
   <si>
     <t>8930</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8930/indicacao_647_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8930/indicacao_647_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e ao DETRU solicitando o alinhamento da placa indicativa instalada na esquina da Rua Antonio Kaesemodel com a Rua Expedicionário Oscar Schneider.</t>
   </si>
   <si>
     <t>8931</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8931/indicacao_648_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8931/indicacao_648_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando o patrolamento, ensaibramento e manutenção das drenagens da Rua Jocenir Ribas, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>8934</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8934/indicacao_649_-_pesenti.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8934/indicacao_649_-_pesenti.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando o patrolamento e ensaibramento nas ruas do Rio Antinha.</t>
   </si>
   <si>
     <t>8939</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8939/indicacao_650_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8939/indicacao_650_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento nas ruas João Huebl e Antônio Zipperer.</t>
   </si>
   <si>
     <t>8940</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8940/indicacao_651_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8940/indicacao_651_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Rua Francisco Escobar Filho, no Centro.</t>
   </si>
   <si>
     <t>8941</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8941/indicacao_652_-_helio.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8941/indicacao_652_-_helio.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando o patrolamento e ensaibramento nas Estradas Amado Kautnick Schroeder e Carlos Schroeder, no Bairro Alpino.</t>
   </si>
   <si>
     <t>8942</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8942/indicacao_653_-_helio.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8942/indicacao_653_-_helio.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando o patrolamento e ensaibramento na Rua Rosilda Claudio Kvitschal, no Bairro Alpino.</t>
   </si>
   <si>
     <t>8943</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8943/indicacao_654_-_helio.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8943/indicacao_654_-_helio.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando o patrolamento e ensaibramento na Rua Princesa Dona Leopoldina, no Bairro Alpino.</t>
   </si>
   <si>
     <t>8944</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8944/indicacao_655_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8944/indicacao_655_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços solicitando o patrolamento, ensaibramento, manutenção das drenagens e o alargamento do eixo da Estrada Banhados III, no Bairro Rio Vermelho Estação.</t>
   </si>
   <si>
     <t>8948</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8948/indicacao_656_-_helio.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8948/indicacao_656_-_helio.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando a implantação ade travessas e reparos na Rua Waldemar Peyerl, no Bairro Lençol.</t>
   </si>
   <si>
     <t>8949</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8949/indicacao_657_-_helio.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8949/indicacao_657_-_helio.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia ao DETRU solicitando a implantação de uma faixa elevada na Rua Castelo Branco, nas proximidades do nº 147, no Bairro Colonial.</t>
   </si>
   <si>
     <t>8950</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8950/indicacao_658_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8950/indicacao_658_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando a revitalização do calçamento de paralelepípedos, bem como a manutenção e limpeza das bocas de lobo nas Ruas 23 de Setembro, Capitão Osmar da Silva e Lauro Müller, no Centro.</t>
   </si>
   <si>
     <t>8952</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8952/indicacao_659_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8952/indicacao_659_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando o patrolamento e ensaibramento na Rua das Orquídeas, no Bairro Brasília.</t>
   </si>
   <si>
     <t>8953</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8953/indicacao_660_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8953/indicacao_660_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Educação solicitando melhorias em infraestrutura na EBM Rodolfo Berti, no Bairro Brasília.</t>
   </si>
   <si>
     <t>8954</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8954/indicacao_661_-_pesenti.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8954/indicacao_661_-_pesenti.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Rua Wili Helmut Heilman, no Bairro Colonial.</t>
   </si>
   <si>
     <t>8956</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8956/indicacao_662_-_helio.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8956/indicacao_662_-_helio.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando reparos na Rua Bertha Pscheidt, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>8957</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>Célio Kososki</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8957/indicacao_663_-_celio.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8957/indicacao_663_-_celio.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal solicitando a criação de um Projeto de Lei viabilizando a prestação de serviços de patrolamento e ensaibramento nos terrenos das Associações de Moradores de nosso município.</t>
   </si>
   <si>
     <t>8958</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8958/indicacao_664_-_helio.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8958/indicacao_664_-_helio.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando reparos e manutenção na tubulação na Rua Ademar Hussman, no Bairro Alpino.</t>
   </si>
   <si>
     <t>8959</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8959/indicacao_665_-_pesenti.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8959/indicacao_665_-_pesenti.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento, ensaibramento e demais melhorias nas Ruas Alvino Bertoli, José Kansler, João Rosa, Elvira Rückl, Boanerges Costa Santos, Jorge Rückl e Eduardo Pscheidt, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>8964</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8964/indicacao_666_-_pesenti.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8964/indicacao_666_-_pesenti.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento, ensaibramento e demais melhorias na Rua Alois Kalhofer, no Bairro Mato Preto.</t>
   </si>
   <si>
     <t>8970</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8970/indicacao_667_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8970/indicacao_667_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Rua 22 de Abril, no Bairro Brasília.</t>
   </si>
   <si>
     <t>8974</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>Zuleica Voltolini, Adriano Reinhardt</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8974/indicacao_668_-_zuleica_e_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8974/indicacao_668_-_zuleica_e_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Educação propondo o envio a esta Casa Legislativa de Projeto de Lei semelhante ao de propositura da Deputada Estadual Senhora Ana Campagnolo que versa sobre a instituição de programa de vigilância e monitoramento da rede de ensino, conforme minuta anexa.</t>
   </si>
   <si>
     <t>8977</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>Carla O. Hofmann, Karen L. Fechner, Zuleica Voltolini</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8977/indicacao_669_-_carla_e_outras.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8977/indicacao_669_-_carla_e_outras.pdf</t>
   </si>
   <si>
     <t>A Presidente da Câmara sugerindo a criação da Galeria Lilás no Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>8979</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>Jairson Sabino</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8979/indicacao_670_-_sabino.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8979/indicacao_670_-_sabino.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal solicitando a cessão de uso da Praça do Centenário ao Hospital e Maternidade Sagrada Família.</t>
   </si>
   <si>
     <t>8983</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8983/indicacao_671_-_paulo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8983/indicacao_671_-_paulo.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria de Obras solicitando o patrolamento e ensaibramento das Ruas Carlos Muhlmann, Alberto Torres e Francisco Wiecinovski, no Bairro Rio Vermelho Povoado.</t>
   </si>
   <si>
     <t>8984</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8984/indicacao_672_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8984/indicacao_672_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Rua Rogério Schlogl, no Bairro 25 de Julho.</t>
   </si>
   <si>
     <t>8985</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8985/indicacao_673_-_sabino.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8985/indicacao_673_-_sabino.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal solicitando a implantação de placas indicativas de nomes nas ruas recém nominadas, bem como repor as placas faltantes e proceder com a limpeza e revitalização das demais placas indicativas de nomes de ruas do município.</t>
   </si>
   <si>
     <t>8992</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8992/indicacao_674_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8992/indicacao_674_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Rua Ewaldo Beuter, no Bairro Oxford.</t>
   </si>
   <si>
     <t>8993</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8993/indicacao_675_-_celio.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8993/indicacao_675_-_celio.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal solicitando melhorias na iluminação pública com led na área central.</t>
   </si>
   <si>
     <t>8994</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8994/indicacao_676_-_celio.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8994/indicacao_676_-_celio.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e Urbanismo e ao DETRU solicitando estudos de viabilidade para a instalação de uma faixa de pedestres em frente ao prédio da Prefeitura, no Centro.</t>
   </si>
   <si>
     <t>8995</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8995/indicacao_677_-_celio.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8995/indicacao_677_-_celio.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e Urbanismo e ao DETRU solicitando a instalação de um redutor de velocidade ou faixa elevada em frente ao Centro de Educação Infantil Peter Pan, no Bairro Cruzeiro.</t>
   </si>
   <si>
     <t>8997</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8997/indicacao_678_-_paulo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8997/indicacao_678_-_paulo.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e Urbanismo solicitando estudos técnicos para a implantação de um redutor de velocidade na Avenida dos Imigrantes em frente ao 23º Batalhão da Polícia Militar e ao Ecoparque do SAMAE.</t>
   </si>
   <si>
     <t>9004</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9004/indicacao_679_-_helio.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9004/indicacao_679_-_helio.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando o patrolamento e ensaibramento da Rua Arapongas, no Bairro Colonial.</t>
   </si>
   <si>
     <t>9011</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9011/indicacao_680_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9011/indicacao_680_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento nas Ruas Willi Prues e Ana Pruss, no Bairro Cruzeiro.</t>
   </si>
   <si>
     <t>9014</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9014/indicacao_681_-_helio.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9014/indicacao_681_-_helio.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando o patrolamento e ensaibramento na Rua Rio Antinha.</t>
   </si>
   <si>
     <t>9018</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9018/indicacao_682_-_helio.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9018/indicacao_682_-_helio.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando o patrolamento e ensaibramento na Estrada Saraiva, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>9021</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9021/indicacao_683_-_carla.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9021/indicacao_683_-_carla.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando a revitalização, limpeza, pinturas e reparos na Praça do Centenário, no Centro.</t>
   </si>
   <si>
     <t>9023</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9023/indicacao_684_-_helio.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9023/indicacao_684_-_helio.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Educação solicitando melhorias na área da cozinha e refeitório na CEIM Peter Pan, no Bairro Cruzeiro.</t>
   </si>
   <si>
     <t>9024</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9024/indicacao_685_-_helio.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9024/indicacao_685_-_helio.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia ao SAMAE solicitando o repasse de 1500 pavers produzidos na usina para as calçadas da CEIM Peter Pan, no Bairro Cruzeiro.</t>
   </si>
   <si>
     <t>9029</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9029/indicacao_686_-_pesenti.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9029/indicacao_686_-_pesenti.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia ao DETRU solicitando estudos de melhorias na faixa de pedestres existente na saída da Avenida dos Imigrantes para a Rua Augusto Wunderwald, no Bairro Brasília.</t>
   </si>
   <si>
     <t>9030</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9030/indicacao_687_-_pesenti.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9030/indicacao_687_-_pesenti.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Rua Engenheiro Albert Kroehne, no Bairro Dona Francisca.</t>
   </si>
   <si>
     <t>9031</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9031/indicacao_688_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9031/indicacao_688_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e Urbanismo e ao DETRU solicitando estudos técnicos para a viabilidade de implantação de uma faixa elevada para a travessia de pedestres na Rua Mathias Nossol, nas proximidades dos números 800 a 830, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>9032</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9032/indicacao_689_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9032/indicacao_689_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o conserto dos buracos, bem como a realização das demais melhorias necessárias no pavimento da Rua Germano Brand, no Bairro Schramm.</t>
   </si>
   <si>
     <t>9038</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9038/indicacao_690_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9038/indicacao_690_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento, o ensaibramento e a manutenção das drenagens da Rua Antonio Grosskopf, no Bairro Cruzeiro.</t>
   </si>
   <si>
     <t>9039</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9039/indicacao_691_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9039/indicacao_691_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento, o ensaibramento e a manutenção das drenagens da Rua Paulo Timótheo Wielewski, no Bairro Cruzeiro.</t>
   </si>
   <si>
     <t>9040</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9040/indicacao_692_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9040/indicacao_692_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Rua Luiz Linzmeyer, no Bairro Colonial.</t>
   </si>
   <si>
     <t>9045</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9045/indicacao_693_-_helio.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9045/indicacao_693_-_helio.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando o patrolamento e ensaibramento na Rua Francisco Hornik Filho, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>9048</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9048/indicacao_694_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9048/indicacao_694_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Rua Arapongas, no Bairro Colonial.</t>
   </si>
   <si>
     <t>9049</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9049/indicacao_695_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9049/indicacao_695_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Rua Francisca Rueckl, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>9050</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9050/indicacao_696_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9050/indicacao_696_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Rua Olga Monich, no Bairro Colonial.</t>
   </si>
   <si>
     <t>9051</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9051/indicacao_697_-_sabino.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9051/indicacao_697_-_sabino.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal solicitando o patrolamento, ensaibramento e demais melhorias na Rua Rubens Sestrem, no Bairro Centenário.</t>
   </si>
   <si>
     <t>9052</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9052/indicacao_698_-_sabino.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9052/indicacao_698_-_sabino.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal solicitando o patrolamento, ensaibramento e demais melhorias na Rua José Adão Hinz, no Bairro Brasília.</t>
   </si>
   <si>
     <t>9055</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9055/indicacao_699_-_paulo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9055/indicacao_699_-_paulo.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando o patrolamento e ensaibramento da Estrada Rio Represo.</t>
   </si>
   <si>
     <t>9061</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9061/indicacao_700_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9061/indicacao_700_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Rua Fernando Naderer, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>9062</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9062/indicacao_701_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9062/indicacao_701_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços solicitando a realização dos serviços de desobstrução e limpeza por meio de hidrojateamento e drenagem na rede pluvial nas Ruas Orientes Cardoso Oliveira, Maria Alberquini, Roberto Liebl, João Schwetler, Gerson Carlos Grossl e Rosane Grossl, no entorno e interior do Loteamento Alpestre.</t>
   </si>
   <si>
     <t>9065</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9065/indicacao_702_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9065/indicacao_702_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Educação solicitando melhorias no nivelamento da calçada que permite o acesso à entrada e saída na EBM Prefeito Henrique Schwarz, no Bairro Schramm.</t>
   </si>
   <si>
     <t>9066</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9066/indicacao_703_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9066/indicacao_703_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Rua Adolfo Schreiner, no Bairro Schramm.</t>
   </si>
   <si>
     <t>9069</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>Hélio Alves, Terezinha M. Dybas</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9069/indicacao_704_-_helio_e_terezinha.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9069/indicacao_704_-_helio_e_terezinha.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal solicitando alteração na Lei nº 4597 de 15 de junho de 2022 para que as avaliações das cozinheiras sejam feitas a cada período de trinta dias para o pagamento da bonificação trimestral.</t>
   </si>
   <si>
     <t>9071</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9071/indicacao_705_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9071/indicacao_705_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o conserto do pavimento asfáltico na Rua Léo Franz, na entrada para a Cohab do Bairro Mato Preto.</t>
   </si>
   <si>
     <t>9072</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9072/indicacao_706_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9072/indicacao_706_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando para que seja refeita a pavimentação da Rua Ernesto Beckert, no Bairro Rio Negro.</t>
   </si>
   <si>
     <t>9073</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9073/indicacao_707_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9073/indicacao_707_-_zuleica.pdf</t>
   </si>
   <si>
     <t>9074</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9074/indicacao_708_-_darlan_e_terezinha.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9074/indicacao_708_-_darlan_e_terezinha.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e Urbanismo e ao DETRU solicitando o envio a esta Casa de Leis de um Projeto de Lei que Cria e Regulamenta a Escola Pública de Trânsito no município de São Bento do Sul.</t>
   </si>
   <si>
     <t>9076</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9076/indicacao_709_-_pesenti.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9076/indicacao_709_-_pesenti.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Rua das Flores, no Bairro Brasília.</t>
   </si>
   <si>
     <t>9077</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9077/indicacao_710_-_helio.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9077/indicacao_710_-_helio.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando a manutenção, reparos nas lajotas e limpeza na Rua Egon Otto Zulauf, na Vila Andorinha, no Centro.</t>
   </si>
   <si>
     <t>9084</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9084/indicacao_711_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9084/indicacao_711_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Rua Wigando Alexandre Rückl, bem como nas ruas situadas em seu entorno, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>9092</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9092/indicacao_712_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9092/indicacao_712_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Educação solicitando estudos visando a possibilidade de criação de estacionamento em acesso ao CEIM Tempo Mágico, no Bairro Schramm.</t>
   </si>
   <si>
     <t>9093</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9093/indicacao_713_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9093/indicacao_713_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando a dragagem e a limpeza do córrego que se encontra na Rua Alberto Malschitzky, ao lado do nº 1388, no Bairro Progresso.</t>
   </si>
   <si>
     <t>9095</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9095/indicacao_714_-_carla.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9095/indicacao_714_-_carla.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e Urbanismo solicitando a construção de uma capela mortuária no terreno situado no Jardim Residencial Sevilha, na Rua Ewaldo Jungton esquina com a Rua Arno Fendrich, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>9096</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9096/indicacao_715_-_helio.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9096/indicacao_715_-_helio.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando o patrolamento e ensaibramento no final da Avenida José Grossl, no Bairro Colonial.</t>
   </si>
   <si>
     <t>9103</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9103/indicacao_716_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9103/indicacao_716_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando reparos nas esquinas das Ruas José Linzmeyer e Paulo Linzmeyer, com a correção na colocação das lajotas e manutenção das grades das bocas de lobo, no Bairro Oxford.</t>
   </si>
   <si>
     <t>9104</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9104/indicacao_717_-_paulo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9104/indicacao_717_-_paulo.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando o patrolamento e ensaibramento na Rua Afonso Malon e na Servidão de Passagem Thomas Hock, no Bairro Rio Negro.</t>
   </si>
   <si>
     <t>9106</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9106/indicacao_718_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9106/indicacao_718_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Rua Professor Antônio Chimelli, no Bairro Rio Negro.</t>
   </si>
   <si>
     <t>9107</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9107/indicacao_719_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9107/indicacao_719_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos e ao Departamento de Iluminação Pública solicitando a manutenção da iluminação pública na Rua Alfredo Baron, no Bairro 25 de Julho.</t>
   </si>
   <si>
     <t>9111</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9111/indicacao_720_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9111/indicacao_720_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o serviço de tapa buracos na parte com pavimento asfáltico da Rua Urca, no Bairro Colonial.</t>
   </si>
   <si>
     <t>9112</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9112/indicacao_721_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9112/indicacao_721_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o serviço de tapa buracos na parte com pavimento asfáltico da Rua João Stoeberl, no Bairro Rio Negro.</t>
   </si>
   <si>
     <t>9115</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9115/indicacao_722_-_karen.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9115/indicacao_722_-_karen.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia ao DETRU solicitando a revitalização das faixas de pedestres que estão apagadas na Avenida dos Imigrantes.</t>
   </si>
   <si>
     <t>9119</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9119/indicacao_723_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9119/indicacao_723_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria de Obras e Serviços Urbanos solicitando a manutenção e correção de drenagens na Rua Ricardo Neubauer, no Bairro Progresso.</t>
   </si>
   <si>
     <t>9120</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9120/indicacao_724_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9120/indicacao_724_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria de Obras e Serviços Urbanos solicitando a manutenção, patrolamento e correção da Rua João Arnold, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>9121</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9121/indicacao_725_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9121/indicacao_725_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria de Obras e Serviços Urbanos solicitando a manutenção e correção de drenagens na Rua Dolores da Luz Fernandes, no Bairro Mato Preto.</t>
   </si>
   <si>
     <t>9122</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9122/indicacao_726_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9122/indicacao_726_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento nas Ruas Tito César da Silva, Dr. Carlos Eduardo Marasciulo, Amanda Roesler, Vanessa Vieira Diener e Alfredo Baron, no Bairro 25 de Julho.</t>
   </si>
   <si>
     <t>9128</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9128/indicacao_727_-_carla.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9128/indicacao_727_-_carla.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria de Obras solicitando estudo técnico para readequação do local do ponto de ônibus que fica em frente ao CEIM Tico e Teco, no Bairro 25 de Julho.</t>
   </si>
   <si>
     <t>9131</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9131/indicacao_718_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9131/indicacao_718_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Estrada Franscico Zoellner, no Bairro Bela Aliança.</t>
   </si>
   <si>
     <t>9137</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9137/indicacao_729_-_helio.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9137/indicacao_729_-_helio.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia ao DETRU solicitando a instalação de faixa elevada entre os números 375 e 421 na Rua João Venceslau Pscheidt, no Bairro Brasília.</t>
   </si>
   <si>
     <t>9138</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9138/indicacao_730_-_helio.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9138/indicacao_730_-_helio.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando instalação de grades de proteção (guard rail) nas proximidades da curva da Estrada Conrado Liebl, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>9139</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9139/indicacao_731_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9139/indicacao_731_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o conserto no pavimento da Rua Estevão Buschle, no trecho que dá acesso ao Cemitério Jardim, no Bairro 25 de Julho.</t>
   </si>
   <si>
     <t>9140</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9140/indicacao_732_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9140/indicacao_732_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Rua das Orquídeas, no Bairro Brasília.</t>
   </si>
   <si>
     <t>9146</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9146/indicacao_733_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9146/indicacao_733_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o reparo na pavimentação asfáltica na Rua Francisco Kobs, esquina com a saída do CEIM Tempo Mágico, no Bairro Schramm.</t>
   </si>
   <si>
     <t>9147</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9147/indicacao_734_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9147/indicacao_734_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento nas Ruas Thereza Pauli e Imperial, no Bairro 25 de Julho.</t>
   </si>
   <si>
     <t>9149</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9149/indicacao_735_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9149/indicacao_735_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Rua Francisco José Neumann, no Bairro Dona Francisca.</t>
   </si>
   <si>
     <t>9150</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9150/indicacao_736_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9150/indicacao_736_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos e ao Departamento de Iluminação solicitando a manutenção da iluminação pública na Estrada Fundão, do número 4460 até a Capela, no Bairro Mato Preto.</t>
   </si>
   <si>
     <t>9151</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9151/indicacao_737_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9151/indicacao_737_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando a manutenção e limpeza dos pontos de coletas das águas das chuvas situadas na Rua Governador Pedro Ivo, nas proximidades do CEIM Trenzinho Maluco, no Bairro 25 de Julho.</t>
   </si>
   <si>
     <t>9154</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9154/indicacao_738_-_karen.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9154/indicacao_738_-_karen.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando a higienização do monumento situado na Rua Capitão Ernesto Nunes.</t>
   </si>
   <si>
     <t>9155</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9155/indicacao_739_-_karen.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9155/indicacao_739_-_karen.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando a possibilidade de implantação de calçadas nos arredores do Cemitério do Bairro Dona Francisca.</t>
   </si>
   <si>
     <t>9156</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9156/indicacao_740_-_paulo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9156/indicacao_740_-_paulo.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e Urbanismo solicitando estudos técnicos para transformar a lombada física existente na Rua Augusto Wunderwald, nº 2090 em travessia elevada.</t>
   </si>
   <si>
     <t>9158</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9158/indicacao_741_-_helio.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9158/indicacao_741_-_helio.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando a revitalização das calçadas do lado direito e esquerdo da Rua José Prues, no Bairro Cruzeiro, bem como da tampa do bueiro próximo ao Restaurante Rancho do Mendonça e a instalação de uma grade de proteção próximo ao riacho existente na encosta da rua.</t>
   </si>
   <si>
     <t>9159</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9159/indicacao_742_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9159/indicacao_742_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e Urbanismo solicitando a verificação de alguns pontos nas calçadas e meios fios na obra de pavimentação na Estrada das Neves, no Bairro Serra Alta, bem como sejam coletados os resíduos de obra que ainda permanecem no local.</t>
   </si>
   <si>
     <t>9160</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9160/indicacao_743_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9160/indicacao_743_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Educação solicitando a implantação da placa de nominação no ginásio de esportes da EBM Aracy Hansen, no Bairro Bela Aliança, conforme disposto na Lei nº 3806/2017.</t>
   </si>
   <si>
     <t>9161</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9161/indicacao_744_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9161/indicacao_744_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Educação solicitando o levantamento do muro ao redor de toda extensão da EBM Maria Waltrudes de Vasconcellos Krüger, no Bairro Mato Preto.</t>
   </si>
   <si>
     <t>9162</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9162/indicacao_745_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9162/indicacao_745_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços e a COSIP solicitando o reforço na iluminação Rua Conde D´Eu no entroncamento com a Rodovia SC-418, no acesso ao Parque Sueli.</t>
   </si>
   <si>
     <t>9163</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9163/indicacao_746_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9163/indicacao_746_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços solicitando o patrolamento, ensaibramento e manutenção das drenagens da Rua Imigrante Jorge Stuber, no Bairro Alpino.</t>
   </si>
   <si>
     <t>9164</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9164/indicacao_747_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9164/indicacao_747_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal solicitando estudos de viabilidade de implantação de um parque de diversões, no Bairro Mato Preto.</t>
   </si>
   <si>
     <t>9165</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9165/indicacao_748_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9165/indicacao_748_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Educação solicitando melhorias no CEIM Sonho Meu, no Bairro Mato Preto.</t>
   </si>
   <si>
     <t>9166</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9166/indicacao_749_-_darlan_e_terezinha.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9166/indicacao_749_-_darlan_e_terezinha.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e Urbanismo e ao DETRU solicitando estudos de viabilidade técnica para implantação de rotatória de interseção entre as Avenidas São Bento e José Grossl.</t>
   </si>
   <si>
     <t>9167</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9167/indicacao_750_-_darlan_e_terezinha.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9167/indicacao_750_-_darlan_e_terezinha.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e Urbanismo, ao DETRU e ao SAMAE solicitando estudos técnicos de viabilidade de alteração das vagas de veículos em ângulo de 45º na parte interna e externa do Ecoparque SAMAE, localizado na Avenida dos Imigrantes.</t>
   </si>
   <si>
     <t>9168</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9168/indicacao_751_-_paulo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9168/indicacao_751_-_paulo.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e Urbanismo solicitando estudos técnicos para a implantação de dois redutores de velocidade na Rua Tereza Conrad nas proximidades dos números 723 e 921.</t>
   </si>
   <si>
     <t>9169</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9169/indicacao_752_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9169/indicacao_752_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Educação solicitando a instalação de toldo no prédio escolar até a quadra coberta, bem como reparos no alambrado da quadra de esportes na EBM Maria Waltrudes de Vasconcellos Krüger, no Bairro Oxford.</t>
   </si>
   <si>
     <t>9180</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9180/indicacao_753_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9180/indicacao_753_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia ao DETRU e a Secretaria Municipal de Planejamento solicitando a manutenção e correção da sinalização viária na Rua Schramm, no Bairro Schramm.</t>
   </si>
   <si>
     <t>9186</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>Lindacir Conde</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9186/indicacao_754_-_lindacir.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9186/indicacao_754_-_lindacir.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópias a Secretaria Municipal de Planejamento e Urbanismo, Secretaria Municipal de Assistência Social, Fundação de Esportes e Fundação Cultural solicitando a revitalização da Praça CEU das Artes, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>9188</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9188/indicacao_755_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9188/indicacao_755_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia ao Departamento de Trânsito e a Secretaria Municipal de Obras e Serviços Urbanos solicitando estudos para análise do impacto da passagem de veículos pesados na Rua Frederico Fendrich Júnior, no Centro, com possibilidade de alteração desse tráfego.</t>
   </si>
   <si>
     <t>9191</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9191/indicacao_756_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9191/indicacao_756_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento Urbano e ao DETRU solicitando a realização de estudos para a implantação de um redutor de velocidade na Rua Estevão Buschle, nas proximidades do nº 338, no Bairro 25 de Julho.</t>
   </si>
   <si>
     <t>9195</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9195/indicacao_757_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9195/indicacao_757_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Educação solicitando melhorias no CEIM Tempo Mágico, no Bairro Schramm.</t>
   </si>
   <si>
     <t>9196</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9196/indicacao_758_-_lindacir.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9196/indicacao_758_-_lindacir.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópias a Secretaria Municipal de Finanças e a Secretaria Municipal de Educação solicitando estudos para instituir aumento nos salários dos secretários e secretárias das unidades educacionais do município.</t>
   </si>
   <si>
     <t>9197</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9197/indicacao_759_-_lindacir.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9197/indicacao_759_-_lindacir.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e Urbanismo e ao DETRU solicitando estudos para a implantação de uma faixa de pedestres na Rua José Rückl, nas proximidades da linha férrea em frente ao posto de combustível, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>9203</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9203/indicacao_760_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9203/indicacao_760_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento nas Ruas João Huebl e Antônio Zipperer, no Bairro Centenário.</t>
   </si>
   <si>
     <t>9204</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9204/indicacao_761_-_lindacir.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9204/indicacao_761_-_lindacir.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e Urbanismo e ao DETRU solicitando estudos para identificar locais perigosos nas ruas que estão sendo pavimentadas e efetuar a colocação de guard rail.</t>
   </si>
   <si>
     <t>9205</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9205/indicacao_762_-_lindacir.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9205/indicacao_762_-_lindacir.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando a limpeza periódica do Rio Banhados, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>9206</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9206/indicacao_763_-_lindacir.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9206/indicacao_763_-_lindacir.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando a manutenção tapa buracos na Rua Jorge Kollross, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>9207</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9207/indicacao_764_-_lindacir.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9207/indicacao_764_-_lindacir.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Educação solicitando melhorias necessárias na área de segurança, reformas em salas de aula, corredores e banheiros na Escola Básica Municipal Presidente Castelo Branco.</t>
   </si>
   <si>
     <t>9208</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9208/indicacao_765_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9208/indicacao_765_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópias a Secretaria Municipal de Educação e Secretaria Municipal de Obras e Serviços Urbanos solicitando a reforma da calçada em torno da Escola Básica Municipal Maria Waltrudes de Vasconcellos Krüger, no Bairro Oxford.</t>
   </si>
   <si>
     <t>9209</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9209/indicacao_766_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9209/indicacao_766_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e Urbanismo e ao DETRU solicitando a realização de estudos parra a implantação de uma faixa para a travessia de pedestres no entroncamento das Ruas Pedro Robl e João Pauli, no Bairro Colonial.</t>
   </si>
   <si>
     <t>9213</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9213/indicacao_767_-_karen.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9213/indicacao_767_-_karen.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e ao SAMAE solicitando a manutenção na pavimentação asfáltica, onde houve rebaixamento, bem como a limpeza das bocas de lobo na Rua Anastácio Runschka, no Bairro Oxford.</t>
   </si>
   <si>
     <t>9214</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9214/indicacao_768_-_karen.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9214/indicacao_768_-_karen.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia ao DETRU solicitando para que refaçam as pinturas de sinalização na Estrada Cruzeiro, no Bairro Cruzeiro.</t>
   </si>
   <si>
     <t>9215</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9215/indicacao_769_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9215/indicacao_769_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e Urbanismo e ao DETRU solicitando estudo técnico visando o alargamento da via e possibilidade de implantação de estacionamento na Rua Alois Kalhofer, no Bairro Mato Preto.</t>
   </si>
   <si>
     <t>9216</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9216/indicacao_770_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9216/indicacao_770_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Educação solicitando estudos para a implantação de melhorias na Escola Básica Municipal Sophia Schwedler, no Bairro Mato Preto.</t>
   </si>
   <si>
     <t>9218</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9218/indicacao_771_-_carla.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9218/indicacao_771_-_carla.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia ao SAMAE solicitando estudos para a possibilidade de que as contas de água sejam disponibilizadas para pagamento via pix.</t>
   </si>
   <si>
     <t>9219</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9219/indicacao_772_-_carla.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9219/indicacao_772_-_carla.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Educação solicitando a aquisição de novos instrumentos musicais, acessórios e reforma da sala da Banda Marcial da Escola Básica Municipal Professora Lucia Tschoeke.</t>
   </si>
   <si>
     <t>9223</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9223/indicacao_773_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9223/indicacao_773_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Educação e ao SAMAE solicitando a limpeza da fossa na Escola Básica Municipal Sophia Schwedler, no Bairro Mato Preto.</t>
   </si>
   <si>
     <t>9227</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9227/indicacao_774_-_lindacir.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9227/indicacao_774_-_lindacir.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento, ensaibramento e demais melhorias na Rua Francisco Hornik Filho, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>9228</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9228/indicacao_775_-_lindacir.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9228/indicacao_775_-_lindacir.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento, ensaibramento e demais melhorias na Rua Ernesto Beckert, no Bairro Rio Negro.</t>
   </si>
   <si>
     <t>9229</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9229/indicacao_776_-_lindacir.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9229/indicacao_776_-_lindacir.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia ao PROCON solicitando para que seja verificado junto aos supermercados de nossa cidade se está sendo cumprido o atendimento exclusivo à portadores de deficiência física, idosos, gestantes, lactantes e pessoas acompanhadas por criança de colo.</t>
   </si>
   <si>
     <t>9230</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9230/indicacao_777_-_lindacir.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9230/indicacao_777_-_lindacir.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando rampa de acessibilidade e bancos na praça localizada na Rua Floriano Habowski, no Conjunto Habitacional Lisboa, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>9231</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9231/indicacao_778_-_lindacir.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9231/indicacao_778_-_lindacir.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Turismo e a Fundação Cultural solicitando a instalação de novas placas de sinalização turística em nossa cidade.</t>
   </si>
   <si>
     <t>9232</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9232/indicacao_779_-_lindacir.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9232/indicacao_779_-_lindacir.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o conserto de um buraco na tubulação da Rua Alvino Bertoli, nº 530, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>9234</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9234/indicacao_780_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9234/indicacao_780_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos e ao Departamento de Iluminação solicitando a manutenção da iluminação pública na Rua Lino Roesler, no Bairro Serra Alta e na Rua Otavio Maia, no Bairro 25 de Julho.</t>
   </si>
   <si>
     <t>9235</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9235/indicacao_781_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9235/indicacao_781_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando o patrolamento, ensaibramento e manutenção das drenagens das Ruas Maria Denk e Adolfo Weber, no Loteamento Grécia.</t>
   </si>
   <si>
     <t>9237</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9237/indicacao_782_-_carla.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9237/indicacao_782_-_carla.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Saúde solicitando a reposição do médico na Unidade Básica de Saúde da Vila Pilz, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>9238</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9238/indicacao_783_-_carla.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9238/indicacao_783_-_carla.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando agilidade na finalização das obras na Rua Willi Pilz, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>9239</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9239/indicacao_784_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9239/indicacao_784_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia ao SAMAE solicitando estudos sobre a possibilidade de exploração publicitária e/ou patrocínios de empresas através da colocação de suas logomarcas e slogans, nos sacos de cor laranja, distribuídos pelo Programa Recicla São Bento.</t>
   </si>
   <si>
     <t>9245</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9245/indicacao_785_-_carla.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9245/indicacao_785_-_carla.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal solicitando a colocação de banheiros químicos na área central do município durante a realização da Schlachtfest.</t>
   </si>
   <si>
     <t>9246</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9246/indicacao_786_-_carla.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9246/indicacao_786_-_carla.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia ao DETRU solicitando a realização de estudos técnicos para implantação de travessia elevada na Rua Augusto Wunderwald, em frente ao nº 1334.</t>
   </si>
   <si>
     <t>9248</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9248/indicacao_787_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9248/indicacao_787_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento da via, bem como a colocação de proteção nas laterais da ponte na Rua José Adão Hinz, no Bairro Brasília.</t>
   </si>
   <si>
     <t>9249</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9249/indicacao_788_-_lindacir.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9249/indicacao_788_-_lindacir.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando o recapeamento asfáltico na Serrinha da Rua Schramm.</t>
   </si>
   <si>
     <t>9250</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9250/indicacao_789_-_lindacir.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9250/indicacao_789_-_lindacir.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando melhorias na pavimentação na Rua Otto Eduardo Lepper, nas proximidades dos nºs 619 a 667, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>9251</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9251/indicacao_790_-_lindacir.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9251/indicacao_790_-_lindacir.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando melhorias na pavimentação na Rua Reinaldo Malon, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>9254</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9254/indicacao_791_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9254/indicacao_791_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento da Rua Edi Hubl, no Bairro Schramm.</t>
   </si>
   <si>
     <t>9255</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9255/indicacao_792_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9255/indicacao_792_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e Urbanismo e ao DETRU solicitando estudos para a implantação de dispositivo redutor de velocidade na Rua Mathias Nossol, nas proximidades do nº 3693, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>9256</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9256/indicacao_793_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9256/indicacao_793_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e Urbanismo e ao DETRU solicitando estudo técnico visando a possibilidade de implantação de faixa elevada para pedestres em frente ao nº 129, na Rua 25 de Julho, no Bairro 25 de Julho.</t>
   </si>
   <si>
     <t>9257</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9257/indicacao_794_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9257/indicacao_794_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando a revitalização da academia ao ar livre, a manutenção das correntes das balanças do parquinho, bem como sejam instalados bancos e lixeiras na pracinha do Loteamento Lisboa, na Rua Floriano Habowsky, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>9266</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9266/indicacao_795_-_karen.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9266/indicacao_795_-_karen.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Saúde solicitando a instalação de fraldários nos postos de saúde do município.</t>
   </si>
   <si>
     <t>9267</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9267/indicacao_796_-_karen.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9267/indicacao_796_-_karen.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal solicitando para que determine aos Coletivos Rainha para que estenda o percurso da linha do bairro Lençol, incluindo a COHAB.</t>
   </si>
   <si>
     <t>9268</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9268/indicacao_797_-_karen.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9268/indicacao_797_-_karen.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando para que sejam fixados os horários de ônibus no pilar de cada plataforma dos terminais urbanos.</t>
   </si>
   <si>
     <t>9269</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9269/indicacao_798_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9269/indicacao_798_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando a manutenção do pavimento asfáltico da Avenida São Bento, próximo ao nº 747, no Bairro Rio Negro.</t>
   </si>
   <si>
     <t>9274</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9274/indicacao_799_-_carla.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9274/indicacao_799_-_carla.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia ao DETRU solicitando estudos técnicos para implantação de uma faixa de travessia elevada na Rua João Wenceslau Pscheidt.</t>
   </si>
   <si>
     <t>9276</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9276/indicacao_800_-_sabino.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9276/indicacao_800_-_sabino.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e ao DETRU solicitando estudos técnicos para implantação de placa e pintura de vaga para deficientes na Travessa Champagnat, nº 30, defronte à EEB São Bento.</t>
   </si>
   <si>
     <t>9280</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9280/indicacao_801_-_karen.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9280/indicacao_801_-_karen.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal solicitando para que o projeto de pavimentação seja estendido até o final da Rua Arapongas.</t>
   </si>
   <si>
     <t>9281</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9281/indicacao_802_-_karen.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9281/indicacao_802_-_karen.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia ao DETRU solicitando melhorias na sinalização das faixas e apague as faixas antigas na Rua Prefeito Ornith Bollmann, em frente ao CEDUP Padre Affonso Robl, no Bairro Brasília.</t>
   </si>
   <si>
     <t>9283</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9283/indicacao_803_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9283/indicacao_803_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Rua Alcides Vidal Machado Teixeira, no Bairro Mato Preto, bem como seja colocada placa de denominação da via, na esquina com a Estrada Pessegueiros.</t>
   </si>
   <si>
     <t>9285</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9285/indicacao_804_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9285/indicacao_804_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e Urbanismo e ao DETRU solicitando estudo técnico visando a possibilidade de implantação de faixa elevada para pedestres na Rua Afonso Spitzner, nº 130, em frente ao CEIM Raio de Sol, no Bairro Lençol.</t>
   </si>
   <si>
     <t>9286</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9286/indicacao_805_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9286/indicacao_805_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Educação solicitando estudos para implantação de melhorias no CEIM Vereador Silvio Ivens Grosskl, no Bairro Alpestre.</t>
   </si>
   <si>
     <t>9287</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9287/indicacao_806_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9287/indicacao_806_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Educação solicitando estudos para implantação de melhorias no CEIM Raio de Sol, no Bairro Lençol.</t>
   </si>
   <si>
     <t>9288</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9288/indicacao_807_-_pesenti.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9288/indicacao_807_-_pesenti.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e Urbanismo e ao DETRU solicitando estudos técnicos para implantação de um redutor de velocidade em frente ao nº 875, na Rua Augusto Wunderwald, no Bairro Brasília.</t>
   </si>
   <si>
     <t>9293</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9293/indicacao_808_-_sabino.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9293/indicacao_808_-_sabino.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento, ensaibramento e demais melhorias na Rua Emilia Rueckl, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>9294</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9294/indicacao_809_-_sabino.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9294/indicacao_809_-_sabino.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e Urbanismo solicitando para que através da empresa contratada, conclua a implantação das calçadas e sejam feitos os reparos necessários na Rua Benedito Pscheidt, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>9296</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9296/indicacao_810_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9296/indicacao_810_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o conserto dos buracos e demais melhorias necessárias no pavimento da João Pauli, nas proximidades do Atacarejo Mani, no Bairro Colonial.</t>
   </si>
   <si>
     <t>9297</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9297/indicacao_811_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9297/indicacao_811_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando a inclusão de balanços inclusivos no parquinho da Praça Jardim dos Imigrantes, no Centro.</t>
   </si>
   <si>
     <t>9303</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9303/indicacao_812_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9303/indicacao_812_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando a implantação de pontos de coleta das águas das chuvas na Rua Vigando Streit, nas proximidades dos nºs 184 e 201, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>9304</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9304/indicacao_813_-_karen.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9304/indicacao_813_-_karen.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando um ponto de ônibus na entrada da Rua Ambrósio Augusto da Silva, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>9305</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9305/indicacao_814_-_paulo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9305/indicacao_814_-_paulo.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando a implantação de rede de tubulação pluvial na Rua Geraldo Vicente, do nº 533 ao 559, no Bairro Rio Vermelho Estação.</t>
   </si>
   <si>
     <t>9313</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9313/indicacao_815_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9313/indicacao_815_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando a construção de abrigos de passageiros na Estrada Dona Francisca, nas proximidades do nº 4805, no Bairro Dona Francisca.</t>
   </si>
   <si>
     <t>9314</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9314/indicacao_816_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9314/indicacao_816_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Educação solicitando o conserto do telhado da quadra de esportes da Escola Básica Municipal Sophia Schwedler, no Bairro Mato Preto.</t>
   </si>
   <si>
     <t>9315</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9315/indicacao_817_-_karen.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9315/indicacao_817_-_karen.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando o conserto da ponte da Rua Amando Kuster, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>9316</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9316/indicacao_818_-_karen.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9316/indicacao_818_-_karen.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando a instalação de bueiros na Rua Augusto Wunderwald, nas proximidades da Borracharia Batista, antes da esquina pra a Rua Estanislau Furhmann.</t>
   </si>
   <si>
     <t>9317</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9317/indicacao_819_-_helio.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9317/indicacao_819_-_helio.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando melhorias e pintura da sinalização das faixas na Rua Engelberto Pechler, no Bairro Oxford; revitalização da placa da rua ou troca por uma nova, bem como a limpeza da Rua Maria Knüppel, no Bairro Mato Preto; repintura da faixa de pedestres em frente a Escola Maria Waltrudes de Vasconcellos Krüger e repintura das faixas de sinalização nas Ruas Durvaldo Hantschel e Amando Rudnick, no Bairro Mato Preto.</t>
   </si>
   <si>
     <t>9320</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9320/indicacao_820_-_karen.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9320/indicacao_820_-_karen.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando a higienização e retirada de matos dos canteiros da Rua Antonio Kaesemodel, nas proximidades do Viaduto, no Bairro Oxford.</t>
   </si>
   <si>
     <t>9321</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9321/indicacao_821_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9321/indicacao_821_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia ao SAMAE solicitando a realização de implantação de áreas sombreadas (com cobertura) no interior do Eco-Parque SAMAE, bem como ampliar a área com mesas e cadeiras.</t>
   </si>
   <si>
     <t>9322</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9322/indicacao_822_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9322/indicacao_822_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Seviços Urbanos solicitando a manutenção, com o patrolamento, ensaibramento e alinhamento da largura da via, na Rua Imigrante Jorge Stuber, no Bairro Alpino.</t>
   </si>
   <si>
     <t>9328</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9328/indicacao_823_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9328/indicacao_823_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Seviços Urbanos solicitando melhorias no acesso dos ônibus ao terminal rodoviário, no Centro.</t>
   </si>
   <si>
     <t>9329</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9329/indicacao_824_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9329/indicacao_824_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Educação solicitando estudos para implantação de melhorias na unidade do PEM Abelinha Feliz, no Bairro Centenário.</t>
   </si>
   <si>
     <t>9330</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9330/indicacao_825_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9330/indicacao_825_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Educação solicitando estudos para implantação de melhorias na quadra de esportes da EBM Annelize Beckhauser Mallon, no Bairro Centenário.</t>
   </si>
   <si>
     <t>9331</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9331/indicacao_826_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9331/indicacao_826_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando estudo técnico visando a possibilidade de mudar de local o ponto de ônibus situado na Estrada Cruzeiro, no Bairro Cruzeiro.</t>
   </si>
   <si>
     <t>9332</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9332/indicacao_827_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9332/indicacao_827_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Rua Jorge Linzmeyer, no Bairro 25 de Julho.</t>
   </si>
   <si>
     <t>9338</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9338/indicacao_828_-_paulo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9338/indicacao_828_-_paulo.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando o patrolamento e ensaibramento das Ruas Alberto Torres e Carlos Muhlmann, no Bairro Rio Vermelho.</t>
   </si>
   <si>
     <t>9339</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9339/indicacao_829_-_paulo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9339/indicacao_829_-_paulo.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia ao SAMAE sugerindo estudos para a ampliação da quadra de areia.</t>
   </si>
   <si>
     <t>9340</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9340/indicacao_830_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9340/indicacao_830_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando os serviços de patrolamento e ensaibramento na Rua 31 de Maio, no Bairro 25 de Julho.</t>
   </si>
   <si>
     <t>9341</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9341/indicacao_831_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9341/indicacao_831_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e Urbanismo e ao DETRU solicitando estudos técnicos para viabilidade de implantação de um redutor de velocidade na Rua Augusto Wunderwald, nas proximidades do nº 2405, no Bairro Centenário.</t>
   </si>
   <si>
     <t>9342</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9342/indicacao_832_-_karen.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9342/indicacao_832_-_karen.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando a instalação de uma lombada na Rua José Grossl, nas proximidades da esquina da Rua João Muntowski, no Bairro Rio Negro.</t>
   </si>
   <si>
     <t>9344</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9344/indicacao_833_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9344/indicacao_833_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Educação solicitando a cessão do espaço ao lado da EBM Professora Adélia Lutz para uso em atividades dos alunos do PEM Cantinho do Céu, no Bairro Cruzeiro.</t>
   </si>
   <si>
     <t>9345</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9345/indicacao_834_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9345/indicacao_834_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e Urbanismo solicitando a realização de estudos para a implantação de redutores de velocidade e faixas de travessia elevada de pedestres na Rua Antonio Kaesemodel, em frente a Caixa Econômica Federal.</t>
   </si>
   <si>
     <t>9346</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9346/indicacao_835_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9346/indicacao_835_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Educação solicitando estudos visando a possibilidade de podas e/ou retirada de árvores em pátio da EBM Professora Aracy Hansen, no Bairro Bela Aliança.</t>
   </si>
   <si>
     <t>9347</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9347/indicacao_836_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9347/indicacao_836_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços solicitando a manutenção da pavimentação asfáltica da Rua Sandro Emir Pscheidt, esquina com a Rua Edeltraud do Amaral e Silva, no Centro.</t>
   </si>
   <si>
     <t>9348</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9348/indicacao_837_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9348/indicacao_837_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços solicitando o patrolamento, ensaibramento e manutenção das drenagens da Rua Miguel Hubl, no Bairro Lençol.</t>
   </si>
   <si>
     <t>9349</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9349/indicacao_838_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9349/indicacao_838_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Educação solicitando melhorias na unidade do PEM Ernesto Venera dos Santos, no Bairro Progresso.</t>
   </si>
   <si>
     <t>9350</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9350/indicacao_839_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9350/indicacao_839_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Educação solicitando melhorias na unidade do PEM Vereador Alexandre Alfredo Garcia, no Bairro Boehmerwald.</t>
   </si>
   <si>
     <t>9358</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9358/indicacao_840_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9358/indicacao_840_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o conserto do pavimento no acesso da Rua Carlos Fürst à Rua José Rueckl, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>9359</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9359/indicacao_841_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9359/indicacao_841_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando a instalação de rede pluvial na Rua Nilo Bachel, nas proximidade do nº 125, no Bairro Cruzeiro.</t>
   </si>
   <si>
     <t>9360</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9360/indicacao_842_-_carla.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9360/indicacao_842_-_carla.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando a manutenção das bocas de lobo nas Ruas Angela Helena Gruber e Axel Von Diringshofen, no Bairro Brasília.</t>
   </si>
   <si>
     <t>9361</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9361/indicacao_843_-_paulo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9361/indicacao_843_-_paulo.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria de Obras solicitando o patrolamento e ensaibramento das Ruas Oscar Hinke, Professora Irene Peierl e José Preisler, no Bairro Alpino.</t>
   </si>
   <si>
     <t>9362</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9362/indicacao_844_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9362/indicacao_844_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Estrada Banhados III, no Bairro Rio Vermelho Estação.</t>
   </si>
   <si>
     <t>9363</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9363/indicacao_845_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9363/indicacao_845_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Rua Roberto Roesler, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>9364</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9364/indicacao_846_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9364/indicacao_846_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Rua Thereza Weiss, no Bairro Boehmerwald.</t>
   </si>
   <si>
     <t>9375</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9375/indicacao_847_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9375/indicacao_847_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Rua Agricultor Carlos Weiss, no Bairro Dona Francisca.</t>
   </si>
   <si>
     <t>9376</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9376/indicacao_848_-_paulo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9376/indicacao_848_-_paulo.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e Urbanismo e ao DETRU solicitando a repintura das sinalizações viárias do início até o final da Rua Carlos Manoel Linzmeyer, no Bairro Rio Vermelho Estação.</t>
   </si>
   <si>
     <t>9377</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9377/indicacao_849_-_paulo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9377/indicacao_849_-_paulo.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e Urbanismo e ao DETRU solicitando a repintura das faixas existentes no entroncamento da Rua Ernesto Beckert e a Estrada Rio Negro, no Bairro Rio Negro.</t>
   </si>
   <si>
     <t>9378</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9378/indicacao_850_-_paulo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9378/indicacao_850_-_paulo.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e Urbanismo e ao DETRU solicitando a repintura das faixas elevadas existentes no entroncamento das Ruas das Neves, Luiz Bollmann e 25 de Julho.</t>
   </si>
   <si>
     <t>9379</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9379/indicacao_851_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9379/indicacao_851_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Educação solicitando estudos para implantação de melhorias no Ginásio de Esportes da EBM Dalmir Pedro Cubas, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>9382</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9382/indicacao_852_-_karen.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9382/indicacao_852_-_karen.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia ao DETRU solicitando para que sejam refeitas as pinturas da sinalização da Rua Guilherme Bollmann, no Centro.</t>
   </si>
   <si>
     <t>9384</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9384/indicacao_853_-_pesenti.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9384/indicacao_853_-_pesenti.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e Urbanismo solicitando estudos de viabilidade para a implantação de um redutor de velocidade na Rua Imigrante João Grossl, no Bairro Colonial.</t>
   </si>
   <si>
     <t>9394</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9394/indicacao_854_-_paulo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9394/indicacao_854_-_paulo.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e Urbanismo sugerindo a revitalização da Rua Schramm, no Bairro Schramm, da Rua Mathias Nossol, no Bairro Serra Alta e da Rua Conde D’Eu e Estrada Paraná, no Bairro Alpino.</t>
   </si>
   <si>
     <t>9395</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9395/indicacao_855_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9395/indicacao_855_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando para que seja nivelado o pavimento da Rua 23 de Setembro, no Centro.</t>
   </si>
   <si>
     <t>9396</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9396/indicacao_856_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9396/indicacao_856_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Rua Estanislau Konefal, no Bairro 25 de Julho.</t>
   </si>
   <si>
     <t>9399</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9399/indicacao_857_-_carla.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9399/indicacao_857_-_carla.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia ao DETRU solicitando a realização de estudos técnicos para a implantação de faixa de travessia elevada na Rua Antonio Kaesemodel, em frente ao nº 2220.</t>
   </si>
   <si>
     <t>9400</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9400/indicacao_858_-_carla.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9400/indicacao_858_-_carla.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando a manutenção das bocas de lobo na Rua Germano Brand, no Bairro Schramm.</t>
   </si>
   <si>
     <t>9401</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9401/indicacao_859_-_carla.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9401/indicacao_859_-_carla.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Saúde solicitando a implantação do Programa Previne Brasil, conforme minuta de Projeto de Lei a ser enviado a esta Casa de Leis, que Dispõe sobre o novo modelo de financiamento de custeio da atenção primária à saúde.</t>
   </si>
   <si>
     <t>9402</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>Paulo Zwiefka, Hélio Alves</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9402/indicacao_860_-_paulo_e_helio.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9402/indicacao_860_-_paulo_e_helio.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento solicitando a revitalização da Estrada Cruzeiro, no Bairro Cruzeiro.</t>
   </si>
   <si>
     <t>9404</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9404/indicacao_861_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9404/indicacao_861_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos e ao Departamento de Iluminação Pública solicitando a manutenção da iluminação pública na Rua Carlos Erhl Jùnior, no Centro.</t>
   </si>
   <si>
     <t>9405</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9405/indicacao_862_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9405/indicacao_862_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o nivelamento das bocas de lobo com o pavimento asfáltico na Rua das Acácias, no Centro.</t>
   </si>
   <si>
     <t>9408</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9408/indicacao_863_-_karen.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9408/indicacao_863_-_karen.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando a limpeza e roçadas nas calçadas da Rua Alto Paraguaçu, no Bairro Cruzeiro.</t>
   </si>
   <si>
     <t>9412</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9412/indicacao_864_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9412/indicacao_864_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Educação solicitando estudos para implantação de melhorias na Escola Básica Municipal Baselisse Carvalho Ramos Virmond, no Bairro Colonial.</t>
   </si>
   <si>
     <t>9417</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9417/indicacao_865_-_terezinha.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9417/indicacao_865_-_terezinha.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia ao DETRU encaminhando minuta de Projeto de Lei a ser enviado a esta Casa de Leis reservando vagas de estacionamento especial para gestantes e pessoas acompanhadas com crianças de colo até um ano de idade.</t>
   </si>
   <si>
     <t>9418</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9418/indicacao_866_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9418/indicacao_866_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e Urbanismo e ao DETRU solicitando estudos técnicos para viabilidade de implantação de um redutor de velocidade na Rua Estevão Buschle, próximo ao nº 1820, no Bairro 25 de Julho.</t>
   </si>
   <si>
     <t>9419</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9419/indicacao_867_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9419/indicacao_867_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Fundação Cultural solicitando que o horário de atendimento da Biblioteca Municipal Luis de Vasconcellos, localizada no Centro, seja estendido até as 18:00 horas de segunda a sexta-feira.</t>
   </si>
   <si>
     <t>9422</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9422/indicacao_868_-_paulo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9422/indicacao_868_-_paulo.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando o patrolamento e ensaibramento da Estrada Francisco Wiecinovski, no Bairro Rio Vermelho Estação.</t>
   </si>
   <si>
     <t>9423</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9423/indicacao_869_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9423/indicacao_869_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Avenida José Grossl, (parte sem pavimento), no Bairro Rio Negro.</t>
   </si>
   <si>
     <t>9424</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9424/indicacao_870_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9424/indicacao_870_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento nas Ruas Tito Cesar da Silva, Dr. Eduardo Marasciulo, Amanda Roesler, Vanessa Vieira Diener e Alfredo Baron, no Bairro 25 de Julho.</t>
   </si>
   <si>
     <t>9426</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9426/indicacao_871_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9426/indicacao_871_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços solicitando a manutenção de drenagens, o patrolamento e o ensaibramento da Estrada Carlos Schroeder, no Bairro Alpino.</t>
   </si>
   <si>
     <t>9427</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9427/indicacao_872_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9427/indicacao_872_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e Urbanismo e a Secretaria Municipal de Obras e Serviços solicitando a realização de estudos sobre a implantação de dispositivos que evitem a degradação constante das estradas do interior.</t>
   </si>
   <si>
     <t>9431</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9431/indicacao_873_-_helio.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9431/indicacao_873_-_helio.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando a limpeza e drenagem do rio na Estrada Erico Neumann, nas proximidades do nº 620, no Bairro Mato Preto.</t>
   </si>
   <si>
     <t>9432</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9432/indicacao_874_-_paulo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9432/indicacao_874_-_paulo.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e ao DETRU solicitando a regularização da faixa elevada na Estrada Alberto Torres.</t>
   </si>
   <si>
     <t>9435</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9435/indicacao_875_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9435/indicacao_875_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e Urbanismo solicitando estudo técnico para a realização do calçamento e passeio na Rua Heiz Mallon, no Bairro Colonial.</t>
   </si>
   <si>
     <t>9436</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9436/indicacao_876_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9436/indicacao_876_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Educação solicitando melhorias na Escola Básica Municipal Professor Carlos Doetsch, no Bairro Alpino.</t>
   </si>
   <si>
     <t>9437</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9437/indicacao_877_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9437/indicacao_877_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Educação solicitando melhorias na Escola Básica Municipal Alexandre Pfeiffer, no Bairro Colonial.</t>
   </si>
   <si>
     <t>9440</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9440/indicacao_878_-_karen.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9440/indicacao_878_-_karen.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando a pavimentação asfáltica na Rua Germano Brand, no Centro.</t>
   </si>
   <si>
     <t>9441</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9441/indicacao_879_-_paulo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9441/indicacao_879_-_paulo.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando o patrolamento e ensaibramento das Ruas João Pscheidt, Carlos Ribas dos Santos, Rubens Sestren e Sezefredo Gomes de Oliveira, no Bairro Centenário.</t>
   </si>
   <si>
     <t>9442</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9442/indicacao_880_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9442/indicacao_880_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento, Secretaria Municipal de Obras e ao SAMAE solicitando a retomada e continuidade das obras de implantação de rede de esgoto, obras de base e pavimentação da Rua Lino Roesler.</t>
   </si>
   <si>
     <t>9452</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9452/indicacao_881_-_helio.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9452/indicacao_881_-_helio.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras, solicitando a limpeza e conserto de travessas na localidade do Rio Antinha.</t>
   </si>
   <si>
     <t>9453</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9453/indicacao_882_-_helio.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9453/indicacao_882_-_helio.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras, solicitando a contenção na encosta da Rua Egon Otto Zulauf, nos fundos do Hotel Lefel, no Centro.</t>
   </si>
   <si>
     <t>9455</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9455/indicacao_883_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9455/indicacao_883_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Rua Affonso Rank, no Bairro Rio Negro.</t>
   </si>
   <si>
     <t>9456</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9456/indicacao_884_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9456/indicacao_884_-_zuleica.pdf</t>
   </si>
   <si>
     <t>9457</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9457/indicacao_885_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9457/indicacao_885_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento, bem como seja feita a instalação de bueiros na Estrada Carlos Schroeder, no Bairro Alpino.</t>
   </si>
   <si>
     <t>9458</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9458/indicacao_886_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9458/indicacao_886_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Saúde solicitando a troca do toldo de cobertura da rampa de acesso na Unidade de Saúde do Bairro Progresso.</t>
   </si>
   <si>
     <t>9460</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9460/indicacao_887_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9460/indicacao_887_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Educação solicitando a construção de paredes na parte da frente e na parte de trás da quadra de esportes da Escola Básica Municipal Sophia Schwedler, no Bairro Mato Preto.</t>
   </si>
   <si>
     <t>9463</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9463/indicacao_888_-_paulo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9463/indicacao_888_-_paulo.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando a manutenção da travessa de tubulação na Estrada Ponte dos Vieiras.</t>
   </si>
   <si>
     <t>9465</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9465/indicacao_889_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9465/indicacao_889_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando reparos nas calçadas e tampas de caixas coletoras de águas pluviais recém instaladas nos passeios da Rua Antonio Kaesemodel, em frente a Oficina Pauli, bem como sejam realizados estudos para a implantação de reforço de sinalização quanto a proibição de estacionamento no local.</t>
   </si>
   <si>
     <t>9467</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9467/indicacao_890_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9467/indicacao_890_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando a manutenção do pavimento asfáltico nas Ruas Ipê e Alfredo Baron, no Bairro 25 de Julho.</t>
   </si>
   <si>
     <t>9468</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9468/indicacao_891_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9468/indicacao_891_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Educação solicitando otimizar o sinal de internet para a tender a comunidade escolar da Escola Básica Municipal Emílio Engel, no Bairro Rio Vermelho Estação.</t>
   </si>
   <si>
     <t>9473</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9473/indicacao_892_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9473/indicacao_892_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e Urbanismo e ao DETRU solicitando estudos de viabilidade da criação de uma vaga de estacionamento para ônibus escolar em frente a Escola Básica Municipal Professora Lúcia Tschoeke, no Bairro Brasília.</t>
   </si>
   <si>
     <t>9475</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9475/indicacao_893_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9475/indicacao_893_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o conserto no pavimento asfáltico da Rua Vanessa Vieira Diener, em frente ao ponto de ônibus, no Bairro 25 de Julho.</t>
   </si>
   <si>
     <t>9484</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9484/indicacao_894_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9484/indicacao_894_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços solicitando a implantação de tubulação para drenagem pluvial, manutenção, patrolamento e ensaibramento da Rua 12 de Outubro, no Bairro Brasília.</t>
   </si>
   <si>
     <t>9486</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9486/indicacao_895_-_helio.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9486/indicacao_895_-_helio.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia ao DETRU solicitando estudos para a implantação de uma lombada, apenas na descida na Rua Francisco Eckstein, nas proximidades do nº 770, no Bairro Lençol.</t>
   </si>
   <si>
     <t>9487</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>Jucelia Drechsler Zotz</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9487/indicacao_896_-_jucelia.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9487/indicacao_896_-_jucelia.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Educação solicitando melhorias na Escola Básica Municipal Professora Adélia Lutz, no Bairro Cruzeiro.</t>
   </si>
   <si>
     <t>9488</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9488/indicacao_897_-_jucelia.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9488/indicacao_897_-_jucelia.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o conserto da boca de lobo na Rua Alto Paraguaçu, no Bairro Cruzeiro.</t>
   </si>
   <si>
     <t>9489</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>Antonio Veiga Jr.</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9489/indicacao_898_-_veiga_jr.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9489/indicacao_898_-_veiga_jr.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando a instalação de bueiros, bem como a limpeza e colocação de tubos na Rua Otton Torres, nº 100, na Vila Schwarz, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>9490</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9490/indicacao_899_-_veiga_jr.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9490/indicacao_899_-_veiga_jr.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando a instalação de tubulação e bueiro na Rua Concílio de Oliveira, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>9491</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9491/indicacao_900_-_veiga_jr.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9491/indicacao_900_-_veiga_jr.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando o patrolamento e ensaibramento da Rua Haviador Harry Bollmann, no Centro.</t>
   </si>
   <si>
     <t>9492</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9492/indicacao_901_-_veiga_jr.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9492/indicacao_901_-_veiga_jr.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando a instalação de um ponto de ônibus na Estrada Alberto Torres, nas proximidades do Bosque dos Esquilos.</t>
   </si>
   <si>
     <t>9493</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9493/indicacao_902_-_veiga_jr.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9493/indicacao_902_-_veiga_jr.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando o patrolamento e ensaibramento no final da Rua Paulo Chapiewski.</t>
   </si>
   <si>
     <t>9494</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9494/indicacao_903_-_jucelia.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9494/indicacao_903_-_jucelia.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e Urbanismo e ao DETRU solicitando estudos visando a possibilidade de eliminação da faixa de pedestres atual, bem como a implantação de faixa elevada para pedestres na Rua Videira, em frente às residências de nºs 72 e 73, no Bairro Progresso.</t>
   </si>
   <si>
     <t>9495</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9495/indicacao_904_-_helio.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9495/indicacao_904_-_helio.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e Urbanismo e ao DETRU solicitando estudos técnicos para a viabilidade de implantação de um redutor de velocidade nas Ruas Engelberto Pechler e Antônio Gercino Pereira, entre as residências de nºs 197 e 208.</t>
   </si>
   <si>
     <t>9496</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9496/indicacao_905_-_helio.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9496/indicacao_905_-_helio.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Planejamento e a Secretaria Municipal de Obras solicitando a implantação de tubulação fluvial na Estrada Paraná, no Bairro Alpino.</t>
   </si>
   <si>
     <t>9499</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9499/indicacao_906_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9499/indicacao_906_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia ao DETRU solicitando a revitalização da sinalização viária horizontal da Estrada Alberto Torres, no Bairro Centenário.</t>
   </si>
   <si>
     <t>9500</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9500/indicacao_907_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9500/indicacao_907_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Rua Maria Liebl, no Bairro Rio Vermelho Estação.</t>
   </si>
   <si>
     <t>9501</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9501/indicacao_908_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9501/indicacao_908_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Fundação Municipal de Desportos solicitando a instalação de uma academia ao ar livre na Cohab do Bairro Mato Preto.</t>
   </si>
   <si>
     <t>9507</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9507/indicacao_909_-_luiz_pesenti.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9507/indicacao_909_-_luiz_pesenti.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Públicos, solicitando a realização de serviço de patrolamento e ensaibramento na rua Alfredo Baron, bairro 25 de Julho.</t>
   </si>
   <si>
     <t>9511</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9511/indicacao_910_-_veiga_junior.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9511/indicacao_910_-_veiga_junior.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando a troca de tubo quebrado na Rua Alfredo Rosenchek, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>9512</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9512/indicacao_911_-_veiga_junior.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9512/indicacao_911_-_veiga_junior.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando pintura e sinalização nas Ruas Arnaldo Alfredo Foite, Alto Arno Stelter, Marino Urbainski, Edemar Schwalz, Cora Bollmann do Vale e José Guesser, no Loteamento Nosso Mundo</t>
   </si>
   <si>
     <t>9513</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9513/indicacao_912_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9513/indicacao_912_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Fundação Municipal de Desportos solicitando retirados dos vespeiros que se encontram no prédio do Ginásio de Esportes Annes Gualberto.</t>
   </si>
   <si>
     <t>9514</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9514/indicacao_913_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9514/indicacao_913_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia ao DETRU solicitando para que seja verificada a viabilidade da realização da sinalização viária vertical na Rua Karl Wilhelm Bendlin, no Bairro Brasília.</t>
   </si>
   <si>
     <t>9515</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9515/indicacao_914_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9515/indicacao_914_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando as manutenções necessárias na Estrada Banhados III, no Bairro Rio Vermelho Estação.</t>
   </si>
   <si>
     <t>9517</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9517/indicacao_915_-_veiga_junior.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9517/indicacao_915_-_veiga_junior.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando o patrolamento e ensaibramento na Rua Francisco Kobs, no Bairro Schramm.</t>
   </si>
   <si>
     <t>9518</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9518/indicacao_916_-_veiga_junior.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9518/indicacao_916_-_veiga_junior.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia ao DETRU solicitando um redutor de velocidade na Rua Alto Paraguaçu, no Bairro Cruzeiro.</t>
   </si>
   <si>
     <t>9520</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9520/indicacao_917_-_carla.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9520/indicacao_917_-_carla.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia ao DETRU solicitando estudos técnicos para a implantação de uma faixa de travessia elevada ou lombada física na Rua José Linke, nas proximidades do nº 130.</t>
   </si>
   <si>
     <t>9521</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9521/indicacao_918_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9521/indicacao_918_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Rua Emilia Rueckl, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>9522</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9522/indicacao_919_-_pesenti.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9522/indicacao_919_-_pesenti.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Estrada Paraná, Ponte dos Vieiras.</t>
   </si>
   <si>
     <t>9523</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9523/indicacao_920_-_pesenti.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9523/indicacao_920_-_pesenti.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando a manutenção necessária para eliminar o acúmulo de água parada sobre a Estrada Erico Neumann, nas proximidades do nº 3370, no Bairro Mato Preto.</t>
   </si>
   <si>
     <t>9525</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9525/indicacao_921_-_veiga_junior.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9525/indicacao_921_-_veiga_junior.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando o patrolamento e ensaibramento na Rua Carlos Klinger, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>9526</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9526/indicacao_922_-_veiga_junior.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9526/indicacao_922_-_veiga_junior.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Educação solicitando a colocação de tubos ou meio tubos rente ao muro da CEIM Neide de Fátima Lobermeyer, na Rua São João, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>9527</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9527/indicacao_923_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9527/indicacao_923_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento no final da Estrada Rio Negro, no Bairro Colonial.</t>
   </si>
   <si>
     <t>9528</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9528/indicacao_924_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9528/indicacao_924_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando a limpeza e desobstrução das bocas de lobo na Avenida José Grossl, no Bairro Rio Negro.</t>
   </si>
   <si>
     <t>9546</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9546/indicacao_925_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9546/indicacao_925_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando a manutenção das drenagens, ensaibramento e patrolamento da Rua Gertrudes Ema Mareth, no Bairro Mato Preto.</t>
   </si>
   <si>
     <t>9551</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9551/indicacao_926_-_pesenti.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9551/indicacao_926_-_pesenti.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando os serviços de patrolamento e ensaibramento na Rua Ambrósio Augusto da Silva, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>9554</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9554/indicacao_927_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9554/indicacao_927_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando os serviços de patrolamento e ensaibramento na Rua Leopoldo Weiss, no Bairro Mato Preto.</t>
   </si>
   <si>
     <t>9555</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9555/indicacao_928_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9555/indicacao_928_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o conserto no pavimento da Rua Paulo Názaro, no Bairro Rio Negro.</t>
   </si>
   <si>
     <t>9558</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9558/indicacao_929_-_sabino.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9558/indicacao_929_-_sabino.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando o patrolamento, ensaibramento e demais melhorias na Rua Othon Torres, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>9559</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9559/indicacao_930_-_sabino.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9559/indicacao_930_-_sabino.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando o patrolamento, ensaibramento e demais melhorias na Rua Conrado Liebl, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>9563</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9563/indicacao_931_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9563/indicacao_931_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando a manutenção asfáltica na Rua Campo Tenente, no Bairro Cruzeiro.</t>
   </si>
   <si>
     <t>9573</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9573/indicacao_932_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9573/indicacao_932_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando os serviços de patrolamento e ensaibramento na Rua Paulo Schroeder, no Bairro Oxford.</t>
   </si>
   <si>
     <t>9574</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9574/indicacao_933_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9574/indicacao_933_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Educação solicitando a doação de cinquenta carteiras estudantis à Capela Nossa Senhora Aparecida, localizada no Bairro 25 de Julho.</t>
   </si>
   <si>
     <t>9575</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9575/indicacao_934_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9575/indicacao_934_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando a manutenção do pavimento asfáltico, na Rua Conrado Liebl, nas proximidades do nº 2754, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>9583</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9583/indicacao_935_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9583/indicacao_935_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento nas Ruas Estanislau Konefal e Dr. Carlos Eduardo Marasciulo, no Bairro 25 de Julho.</t>
   </si>
   <si>
     <t>9591</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9591/indicacao_936_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9591/indicacao_936_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o nivelamento do pavimento da Rua Erico Bollmann, no Centro.</t>
   </si>
   <si>
     <t>9592</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9592/indicacao_937_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9592/indicacao_937_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o patrolamento e ensaibramento na Rua Oscar Juvêncio Borges, no Bairro 25 de Julho.</t>
   </si>
   <si>
     <t>9593</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9593/indicacao_938_-_carla.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9593/indicacao_938_-_carla.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras solicitando o patrolamento e ensaibramento na Rua João Osni Pscheidt, no Bairro Brasília.</t>
   </si>
   <si>
     <t>9594</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9594/indicacao_939_-_carla.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9594/indicacao_939_-_carla.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e a Secretaria Municipal de Planejamento solicitando ajustes nos acessos as moradias e entradas na Rua Juruá no Bairro Progresso.</t>
   </si>
   <si>
     <t>9597</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9597/indicacao_940_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9597/indicacao_940_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando o conserto do pavimento asfáltico da Rua Francisco Beckert, em frente ao prédio da Justiça do Trabalho, no Bairro Rio Negro.</t>
   </si>
   <si>
     <t>9598</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9598/indicacao_941_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9598/indicacao_941_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos solicitando a manutenção na Rua Bertha Pscheidt, no Bairro Serra Alta.</t>
   </si>
   <si>
     <t>8810</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8810/mocao_040_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8810/mocao_040_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos  a EEB São Bento pelos seus 70 anos de fundação.</t>
   </si>
   <si>
     <t>8835</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8835/mocao_041_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8835/mocao_041_-_zuleica.pdf</t>
   </si>
   <si>
     <t>8847</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8847/mocao_042_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8847/mocao_042_-_adriano.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Colégio Froebel pelos seus 130 anos de fundação.</t>
   </si>
   <si>
     <t>8871</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Terezinha M. Dybas, Adriano Reinhardt, Carla O. Hofmann, Darlan A. Guliani, Hélio Alves, Jairson Sabino, Karen L. Fechner, Luiz L. Pesenti, Paulo Zwiefka, Zuleica Voltolini</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8871/mocao_043_-_terezinha_e_outros.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8871/mocao_043_-_terezinha_e_outros.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sindicato dos Servidores Públicos de São Bento do Sul pelos seus 30 anos de fundação.</t>
   </si>
   <si>
     <t>8881</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8881/mocao_044_-_carla.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8881/mocao_044_-_carla.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao Secretário de Estado da Infraestrutura, Senhor Jerry Edson Comper e ao Deputado Estadual, Senhor Fernando Krelling em prol da instalação de rotatória ou trevo na SC 418, no acesso ao Loteamento Alpestre.</t>
   </si>
   <si>
     <t>8920</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8920/mocao_045_-_karen.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8920/mocao_045_-_karen.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao Governador do Estado de Santa Catarina, Senhor Jorginho Mello, ao Presidente da ALESC, Senhor Mauro de Nadal e a todos os Deputados Estaduais de Santa Catarina para a inclusão das instituições de ensino privadas no Programa Universidade gratuita, bem como pela inclusão da Associação de Mantenedoras Particulares de Educação Superior de Santa Catarina na discussão e elaboração do projeto sobre o tema.</t>
   </si>
   <si>
     <t>8929</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Carla O. Hofmann, Darlan A. Guliani, Karen L. Fechner, Luiz L. Pesenti, Paulo Zwiefka, Terezinha M. Dybas</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8929/mocao_046_-_carla_e_outros.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8929/mocao_046_-_carla_e_outros.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao Governador do Estado de Santa Catarina, Senhor Jorginho Mello, ao Presidente da ALESC, Senhor Mauro de Nadal e a todos os Deputados Estaduais de Santa Catarina afim de promover os atos e ações necessárias para atender as demandas dos profissionais servidores da Polícia Civil de Santa Catarina.</t>
   </si>
   <si>
     <t>8951</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8951/mocao_047_-_carla.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8951/mocao_047_-_carla.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Escola Básica Municipal Alfredo Diener pelos seus 123 anos de fundação.</t>
   </si>
   <si>
     <t>8971</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8971/mocao_048_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8971/mocao_048_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Grupo Folclórico Germânico EEB São Bento pelos seus 35 anos de fundação.</t>
   </si>
   <si>
     <t>8973</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8973/mocao_049_-_zuleica_e_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8973/mocao_049_-_zuleica_e_adriano.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao Excelentíssimo Senhor Mauro de Nadal, Presidente da Assembleia Legislativa do Estado de Santa Catarina em favor da tramitação em regime de urgência, bem como na aprovação do Projeto de Lei nº 100 de 2023, de autoria da Deputada Estadual Senhora Ana Campagnolo que versa sobre a instituição de programa estadual de vigilância e monitoramento da rede estadual de ensino.</t>
   </si>
   <si>
     <t>8986</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Zuleica Voltolini, Adriano Reinhardt, Carla O. Hofmann, Célio Kososki, Darlan A. Guliani, Hélio Alves, Jairson Sabino, Karen L. Fechner, Luiz L. Pesenti, Paulo Zwiefka</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8986/mocao_050_-_zuleica_e_outros.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8986/mocao_050_-_zuleica_e_outros.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao Excelentíssimo Senhor Jorginho de Mello, Governador do Estado de Santa Catarina e ao Senhor Aurélio José Pelozato da Rosa, Comandante Geral da Polícia Militar em favor da convocação dos 71 candidatos remanescentes aprovados no Edital nº 042/CGP/2019 da Polícia Militar de Santa Catarina.</t>
   </si>
   <si>
     <t>8989</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8989/mocao_051_-_zuleica_e_outros.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8989/mocao_051_-_zuleica_e_outros.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao Senhor Leonardo de Melo Gadelha, Presidente do Instituto Nacional da Seguridade Nacional – INSS, à Senhora Kathia Maria Moreira Braga, Superintendente do INSS da Região Sul e ao Senhor Arthur Lira, Presidente da Câmara Dos Deputados Federais pela reposição do profissional Assistente Social na Agência do INSS de São Bento do Sul.</t>
   </si>
   <si>
     <t>9017</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9017/mocao_052_-_zuleica_e_outros.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9017/mocao_052_-_zuleica_e_outros.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao Excelentíssimo Senhor Jorginho Mello, Governador do Estado de Santa Catarina em favor da nomeação imediata dos 196 aprovados para o cargo de Auxiliar Criminalístico, aprovados no Concurso Público Edital nº 001/2022 da Polícia Científica do Estado de Santa Catarina.</t>
   </si>
   <si>
     <t>9037</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9037/mocao_053_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9037/mocao_053_-_adriano.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Grupo Escoteiro Desbravador pelos seus 50 anos de fundação.</t>
   </si>
   <si>
     <t>9059</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9059/mocao_054_-_karen.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9059/mocao_054_-_karen.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao Secretário de Infraestrutura, Senhor Jerry Edson Comper e aos Deputados Federais representantes de Santa Catarina em prol da construção de uma rotatória/trevo ou via lateral e uma passarela na SC 280, no acesso da nova penitenciária em nosso município.</t>
   </si>
   <si>
     <t>9075</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9075/mocao_055_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9075/mocao_055_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao Senador Esperidião Amin para a retirada dos Artigos 11 e 12 do Projeto de Lei de Conversão nº 09/2023 que desvia 5% dos recursos das contribuições sociais destinadas pelas empresas do setor terciário ao Serviço Social do Comércio e ao Serviço Nacional de Aprendizagem Comercial para a Agência Brasileira de Promoção Internacional do Turismo.</t>
   </si>
   <si>
     <t>9094</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Zuleica Voltolini, Terezinha M. Dybas</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9094/mocao_056_-_zuleica_e_terezinha.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9094/mocao_056_-_zuleica_e_terezinha.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao Deputados Estaduais Maurício Peixer, Altair Silva, Fernando Krelling, Vicente Caropreso e Marcos Vieiras em prol da criação de Projeto de Lei para a denominação do Ginásio de Esportes da EEB Prefeito Carlos Zipperer Sobrinho em nosso município, de Professor Fernando Vaz Pereira.</t>
   </si>
   <si>
     <t>9097</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9097/mocao_057_-_karen.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9097/mocao_057_-_karen.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao Diretor Geral do DNIT, Senhor Fabricio de Oliveira Galvão, ao Diretor Regional do Estado de Santa Catarina e aos Deputados Federais representantes de Santa Catarina em prol da construção de uma rotatória/trevo ou via lateral e uma passarela na SC 280, no acesso da nova penitenciária em nosso município.</t>
   </si>
   <si>
     <t>9098</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9098/mocao_058_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9098/mocao_058_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Colégio Global pelos seus 35 anos de fundação.</t>
   </si>
   <si>
     <t>9102</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9102/mocao_059_-_carla.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9102/mocao_059_-_carla.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Fiação São Bento pelos seus 75 anos de fundação.</t>
   </si>
   <si>
     <t>9110</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Karen L. Fechner, Carla O. Hofmann, Darlan A. Guliani, Hélio Alves, Luiz L. Pesenti, Paulo Zwiefka, Terezinha M. Dybas, Zuleica Voltolini</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9110/mocao_060_-_karen_e_outros.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9110/mocao_060_-_karen_e_outros.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Padre Claudimir Antônio Alves Borges da Paróquia São José e comunidades pelos seus oito anos de dedicação a comunidade.</t>
   </si>
   <si>
     <t>9129</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9129/mocao_061_-_carla.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9129/mocao_061_-_carla.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Univille - Campus São Bento do Sul pelos seus 40 anos de fundação.</t>
   </si>
   <si>
     <t>9152</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9152/mocao_062_-_carla.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9152/mocao_062_-_carla.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Univille pelos seus 40 anos em São Bento do Sul e 25 anos da Univille – Campus São Bento do Sul.</t>
   </si>
   <si>
     <t>9187</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9187/mocao_063_-_lindacir.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9187/mocao_063_-_lindacir.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao Excelentíssimo Senhor Jorginho Mello, Governador do Estado de Santa Catarina em favor do cumprimento da promessa de campanha, para a revogação da alíquota dos 14% sobre os salários dos servidores aposentados e pensionistas do Estado de Santa Catarina, aprovada na última reforma da previdência do Estado.</t>
   </si>
   <si>
     <t>9220</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9220/mocao_064_-_carla.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9220/mocao_064_-_carla.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Senhora Monica Malewschik pelos seus 45 anos voltados ao desenvolvimento da cultura alemã em São Bento do Sul.</t>
   </si>
   <si>
     <t>9406</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9406/mocao_065_-_zuleica_e_terezinha.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9406/mocao_065_-_zuleica_e_terezinha.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao Excelentíssimo Senhor Arthur Lira, Presidente da Câmara dos Deputados, ao Excelentíssimo Senhor Rodrigo Pacheco, Presidente do Senado Federal e ao Excelentíssimo Senhor Camilo Sobreira Santana, Ministro da Educação para a construção da Universidade Federal do Contestado – UNIFECON.</t>
   </si>
   <si>
     <t>9415</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Zuleica Voltolini, Adriano Reinhardt, Hélio Alves, Jairson Sabino, Luiz L. Pesenti, Paulo Zwiefka, Terezinha M. Dybas</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9415/mocao_066_-_zuleica_e_outros.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9415/mocao_066_-_zuleica_e_outros.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao Excelentíssimo Senhor Arthur Lira, Presidente da Câmara dos Deputados, ao Excelentíssimo Senhor Rodrigo Pacheco, Presidente do Senado Federal para que salvaguardem a competência legislativa do Congresso Nacional diante da tramitação da Arguição de Descumprimento de Preceito Fundamental nº 442 no Supremo Tribunal Federal.</t>
   </si>
   <si>
     <t>9416</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9416/mocao_067_-_terezinha.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9416/mocao_067_-_terezinha.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos atletas são bentenses medalhistas da 22ª Olimpíada Estudantil Catarinense – OLESC realizada entre os dias 25 de setembro e 03 e outubro de 2023 na cidade de Florianópolis.</t>
   </si>
   <si>
     <t>9439</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9439/mocao_068_-_carla.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9439/mocao_068_-_carla.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Dr. Odair Rogério Sobreira Xavier pelos seus 13 anos de serviços prestados à comunidade de São Bento do Sul.</t>
   </si>
   <si>
     <t>9476</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9476/mocao_069_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9476/mocao_069_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Oxford Porcelanas SA pelos seus 70 anos de fundação.</t>
   </si>
   <si>
     <t>9485</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9485/mocao_070_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9485/mocao_070_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a atleta Djenyfer Arnold pela conquista da medalha de ouro no revezamento misto de triathlon, nos Jogos Pan-Americanos de Santiago, no Chile, em 2023.</t>
   </si>
   <si>
     <t>9503</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9503/mocao_071_-_terezinha.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9503/mocao_071_-_terezinha.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Orquestra Som Brasil pelos seus 25 anos de fundação.</t>
   </si>
   <si>
     <t>9516</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9516/mocao_072_-_veiga_junior.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9516/mocao_072_-_veiga_junior.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos precursores do futebol feminino em São Bento do Sul, em homenagem aos 40 anos de história e dedicação a essa modalidade esportiva.</t>
   </si>
   <si>
     <t>9524</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9524/mocao_073_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9524/mocao_073_-_adriano.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Faraco Assessoria Contábil pelos seus 55 anos de fundação.</t>
   </si>
   <si>
     <t>9550</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9550/mocao_074_-_paulo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9550/mocao_074_-_paulo.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Senhor Edimar Geraldo Salomon pelos bons préstimos aos cidadãos são-bentenses através do serviço público.</t>
   </si>
   <si>
     <t>9556</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9556/mocao_075_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9556/mocao_075_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a paratleta Danielle Rauen pela conquista da medalha de ouro nos Jogos Parapan-americanos de Santiago, no Chile em 2023, na modalidade de tênis de mesa, consagrando-se tricampeã no torneio.</t>
   </si>
   <si>
     <t>9565</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9565/mocao_076_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9565/mocao_076_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a SBS Racing Team pelas conquistas na modalidade de ciclismo no ano de 2023.</t>
   </si>
   <si>
     <t>9566</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9566/mocao_077_-_carla.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9566/mocao_077_-_carla.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Escola de Ensino Fundamental Osmarina Batista Betkowski e ao Professor Sidnei Farias pelo Projeto Estante Mágica.</t>
   </si>
   <si>
     <t>9438</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9438/projeto_de_decreto_01_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9438/projeto_de_decreto_01_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Concede Comenda do Mérito Esportivo.</t>
   </si>
   <si>
     <t>9466</t>
   </si>
   <si>
     <t>Zuleica Voltolini, Carla O. Hofmann, Karen L. Fechner, Terezinha M. Dybas</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9466/projeto_de_decreto_02_-_zuleica_e_outras.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9466/projeto_de_decreto_02_-_zuleica_e_outras.pdf</t>
   </si>
   <si>
     <t>Concede Títulos de Cidadão Honorário.</t>
   </si>
   <si>
     <t>8806</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8806/projeto_de_lei_323_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8806/projeto_de_lei_323_-_executivo.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 433, de 20 de janeiro  de 1983, que dá denominação à ruas de São Bento do Sul.</t>
   </si>
   <si>
     <t>8807</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8807/projeto_de_lei_324_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8807/projeto_de_lei_324_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Redação e anexo da Lei nº 4203, de 23 de dezembro de 2019, que dispõe sobre a estrutura administrativa do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>8809</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8809/projeto_de_lei_325_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8809/projeto_de_lei_325_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste dos benefícios sem paridade mantidos pelo Instituto de Previdência Social dos Servidores Públicos do Município de São Bento do Sul – IPRESBS, a partir de 1º de janeiro de 2023.</t>
   </si>
   <si>
     <t>8812</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8812/projeto_de_lei_326_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8812/projeto_de_lei_326_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei nº 742, de 20 de dezembro de 1996, que cria o Novo Código de Posturas do Município.</t>
   </si>
   <si>
     <t>8815</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8815/projeto_de_lei_327_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8815/projeto_de_lei_327_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do município, com base em superávit financeiro, no valor de R$ 55.044,13 (cinquenta e cinco mil, quarenta e quatro reais e treze centavos), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>8816</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8816/projeto_de_lei_328_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8816/projeto_de_lei_328_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do município, com base em anulação parcial de dotação orçamentária, no valor de R$ 3.200.000,00 (três milhões, duzentos mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>8817</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8817/projeto_de_lei_329_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8817/projeto_de_lei_329_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em anulação parcial de dotação orçamentária, no valor de R$ 147.387,00 (cento e quarenta e sete mil e trezentos e oitenta e sete reais), em ingresso de convênio no valor de R$ 1.562,373,44 (um milhão, quinhentos e sessenta e dois mil, trezentos e setenta e três reais e quarenta e quatro centavos), na forma que especifica abaixo.</t>
   </si>
   <si>
     <t>8836</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8836/projeto_de_lei_330_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8836/projeto_de_lei_330_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei nº 4666, de 14 de outubro de 2022, que Autoriza o Poder Executivo Municipal a firmar Termo de Compromisso para fins de desapropriação amigável de imóvel e aquisição.</t>
   </si>
   <si>
     <t>8840</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8840/projeto_de_lei_331_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8840/projeto_de_lei_331_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Concordância de desapropriação amigável cumulada com doação de imóvel.</t>
   </si>
   <si>
     <t>8841</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8841/projeto_de_lei_332_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8841/projeto_de_lei_332_-_executivo.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual referente ao período de fevereiro/2022 a janeiro/2023 e reajuste salarial – Poder Executivo.</t>
   </si>
   <si>
     <t>8842</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8842/projeto_de_lei_333_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8842/projeto_de_lei_333_-_executivo.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual referente ao período de fevereiro/2022 a janeiro/2023 e reajuste salarial – Poder Legislativo.</t>
   </si>
   <si>
     <t>8849</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8849/projeto_de_lei_334_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8849/projeto_de_lei_334_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera Anexo XI da Lei nº 2966, de 29 de fevereiro de 2012, que Dispõe sobre o Plano de Cargos Efetivos, Carreira e Salários dos Servidores Públicos Municipais.</t>
   </si>
   <si>
     <t>8850</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8850/projeto_de_lei_335_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8850/projeto_de_lei_335_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2893, de 19 de outubro de 2011, que Dispõe sobre o Plano Municipal de Ensino do Município de São Bento do Sul.</t>
   </si>
   <si>
     <t>8863</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8863/projeto_de_lei_336_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8863/projeto_de_lei_336_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em incremento de dotação orçamentária, no valor de R$ 299.423,00 (duzentos e noventa e nove mil, quatrocentos e vinte e três reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>8864</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8864/projeto_de_lei_337_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8864/projeto_de_lei_337_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em anulação parcial de dotação orçamentária, no valor de R$ 1.171,657,00 (um milhão, cento e setenta e um mil e seiscentos e cinquenta e sete reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>8874</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8874/projeto_de_lei_338_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8874/projeto_de_lei_338_-_executivo.pdf</t>
   </si>
   <si>
     <t>Estabelece o piso mínimo salarial, na forma de abono complementar, para servidores efetivos ativos e temporários da administração direta e indireta do município de São Bento do Sul.</t>
   </si>
   <si>
     <t>8875</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8875/projeto_de_lei_339_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8875/projeto_de_lei_339_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a celebração de parceria para consecução de finalidades de interesse público e recíproco com a organização da Sociedade Civil São Bento Motor Clube, por meio de acordo de cooperação, e dá outras providências.</t>
   </si>
   <si>
     <t>8885</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8885/projeto_de_lei_340_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8885/projeto_de_lei_340_-_executivo.pdf</t>
   </si>
   <si>
     <t>Fica instituído o Programa de Residência Técnico-Superior (PRTS), no âmbito do Município de São Bento do Sul, com vista ao aperfeiçoamento profissional dos bacharéis em direito, engenharia, arquitetura, economia, administração, biologia e contabilidade, egressos do curso de graduação pelo período máximo de 5 (cinco) anos, mediante prévia aprovação em processo seletivo.</t>
   </si>
   <si>
     <t>8886</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8886/projeto_de_lei_341_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8886/projeto_de_lei_341_-_executivo.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para reconhecimento e denominação de Servidão Pública no Município de São Bento do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>8887</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8887/projeto_de_lei_342_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8887/projeto_de_lei_342_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 80 da Lei nº 228/2001 e dá outras providências.</t>
   </si>
   <si>
     <t>8892</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8892/projeto_de_lei_343_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8892/projeto_de_lei_343_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a Empresa Municipal de Habitação de São Bento do Sul – EMHAB, a alienar imóvel para os beneficiários Ademir Rogalski e Ingrid Moreira Wursthorn.</t>
   </si>
   <si>
     <t>8897</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8897/projeto_de_lei_344_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8897/projeto_de_lei_344_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do município, com base em anulação parcial de dotação orçamentária, no valor de R$ 65.000,00 (sessenta e cinco mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>8898</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8898/projeto_de_lei_345_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8898/projeto_de_lei_345_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a aquisição de imóvel que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>8901</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8901/projeto_de_lei_346_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8901/projeto_de_lei_346_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar divisão amigável e extinção de condomínio de imóvel.</t>
   </si>
   <si>
     <t>8902</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8902/projeto_de_lei_347_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8902/projeto_de_lei_347_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Compromisso para fins de desapropriação amigável.</t>
   </si>
   <si>
     <t>8903</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8903/projeto_de_lei_348_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8903/projeto_de_lei_348_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a celebração de parceria para consecução de finalidades de interesse público e recíproco com o Grupo Teatral Arno Fendrich de São Bento do Sul, por meio de Termo de Fomento, e dá outras providências.</t>
   </si>
   <si>
     <t>8904</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8904/projeto_de_lei_349_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8904/projeto_de_lei_349_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Serviço Autônomo de Água e Esgoto de São Bento do Sul – SAMAE a celebrar acordo de cooperação com o Município de Campo Alegre para implementação de rede de abastecimento de água nas comunidades de Rio Represo e Serrinha Gatz e dá outras providências.</t>
   </si>
   <si>
     <t>8915</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8915/projeto_de_lei_350_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8915/projeto_de_lei_350_-_executivo.pdf</t>
   </si>
   <si>
     <t>Estabelece a estrutura e o funcionamento do Conselho Tutelar de São Bento do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>8916</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8916/projeto_de_lei_351_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8916/projeto_de_lei_351_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do município, com base em anulação parcial de dotação orçamentária, no valor de R$ 2.000.000,00 (dois milhões de reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>8917</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8917/projeto_de_lei_352_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8917/projeto_de_lei_352_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em anulação parcial de dotação orçamentária, no valor de R$ 1.350.000,00 (um milhão, trezentos e cinquenta mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>8918</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8918/projeto_de_lei_353_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8918/projeto_de_lei_353_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em anulação parcial de dotação orçamentária, no valor de R$ 3.410.000,00 (três milhões, quatrocentos e dez mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>8925</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8925/projeto_de_lei_354_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8925/projeto_de_lei_354_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com o Banco Regional de Desenvolvimento do Extremo Sul – BRDE e dá outras providências.</t>
   </si>
   <si>
     <t>8935</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8935/projeto_de_lei_355_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8935/projeto_de_lei_355_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de outorga onerosa – Imobiliária São Bento.</t>
   </si>
   <si>
     <t>8936</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8936/projeto_de_lei_356_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8936/projeto_de_lei_356_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do município, com base em superávit financeiro, no valor de R$ 3.500.000,00 (três milhões, quinhentos mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>8937</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8937/projeto_de_lei_357_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8937/projeto_de_lei_357_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em anulação parcial de dotação orçamentária, no valor de R$ 165.535,65 (cento e sessenta e cinco mil, quinhentos e trinta e cinco reais e sessenta e cinco centavos), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>8945</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8945/projeto_de_lei_358_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8945/projeto_de_lei_358_-_executivo.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal dos Direitos da Mulher e dá outras providências.</t>
   </si>
   <si>
     <t>8946</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8946/projeto_de_lei_359_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8946/projeto_de_lei_359_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei nº 945, de 28 de maio de 2004, que Dispõe sobre o Plano de Carreira e Remuneração para o Magistério Público do Município de São Bento do Sul.</t>
   </si>
   <si>
     <t>8947</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8947/projeto_de_lei_360_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8947/projeto_de_lei_360_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a Empresa Municipal de Habitação de São Bento do Sul – EMHAB, a alienar imóvel para Michelle Batista Fragozo.</t>
   </si>
   <si>
     <t>8975</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8975/projeto_de_lei_361_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8975/projeto_de_lei_361_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei nº 2893, de 19 de outubro de 2011, que Dispõe sobre o Sistema Municipal de Ensino do Município de São Bento do Sul.</t>
   </si>
   <si>
     <t>8981</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8981/projeto_de_lei_362_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8981/projeto_de_lei_362_-_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o valor social na estrutura de tarifa de água e esgoto e taxa de lixo do Serviço Autônomo Municipal de Água e Esgoto – SAMAE.</t>
   </si>
   <si>
     <t>8982</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8982/projeto_de_lei_363_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8982/projeto_de_lei_363_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em ingresso de recursos financeiros, no valor de R$ 661.760,00 (seiscentos e sessenta e um mil e setecentos e sessenta reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>8990</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8990/projeto_de_lei_364_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8990/projeto_de_lei_364_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do município, com base em superávit financeiro, no valor de R$ 124.038,50 (cento e vinte e quatro mil, trinta e oito reais e cinquenta centavos), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>8991</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8991/projeto_de_lei_365_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8991/projeto_de_lei_365_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em incremento de dotação orçamentária, no valor de R$ 252.350,00 (duzentos e cinquenta e dois mil e trezentos e cinquenta reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9005</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9005/projeto_de_lei_366_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9005/projeto_de_lei_366_-_executivo.pdf</t>
   </si>
   <si>
     <t>Acrescenta artigos à Lei nº 2478, de 22 de dezembro de 2009, para conferir ao advogado constituído poderes para autenticar cópias reprográficas de documentos e dispensa procuração pública, nos processos e procedimentos administrativos no âmbito da administração pública municipal direta e indireta.</t>
   </si>
   <si>
     <t>9006</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9006/projeto_de_lei_367_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9006/projeto_de_lei_367_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei nº 2254, de 15 de dezembro de 2008, que autoriza o Poder Executivo a efetuar doação de imóvel a particulares, referente à regularização de área habitacional.</t>
   </si>
   <si>
     <t>9007</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9007/projeto_de_lei_368_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9007/projeto_de_lei_368_-_executivo.pdf</t>
   </si>
   <si>
     <t>Ratifica Termo de Convênio de estágio nº 001/2023 que entre si celebram o Município de São Bento do Sul e a Sociedade de Educação Superior e Cultura Brasil S.A.</t>
   </si>
   <si>
     <t>9008</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9008/projeto_de_lei_369_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9008/projeto_de_lei_369_-_executivo.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do município de São Bento do Sul a Semana Municipal do Movimento Escoteiro.</t>
   </si>
   <si>
     <t>9009</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9009/projeto_de_lei_370_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9009/projeto_de_lei_370_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Parque Ecológico Municipal do Movimento Escoteiro.</t>
   </si>
   <si>
     <t>9010</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9010/projeto_de_lei_371_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9010/projeto_de_lei_371_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de São Bento do Sul a receber, por doação, do Consórcio Intermunicipal Quiriri, monumento artístico comemorativo aos 10 anos do Circuito das Araucárias de Cicloturismo.</t>
   </si>
   <si>
     <t>9019</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9019/projeto_de_lei_372_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9019/projeto_de_lei_372_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a celebração de parceria para consecução de finalidades de interesse público e recíproco com a Fundação de Ensino, Tecnologia e Pesquisa – FETEP de São Bento do Sul, por meio de Termo de Fomento, e dá outras providências.</t>
   </si>
   <si>
     <t>9026</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9026/projeto_de_lei_373_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9026/projeto_de_lei_373_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera os parágrafos 1º e 2º do Art. 79-A da Lei nº 228/2001 e dá outras providências.</t>
   </si>
   <si>
     <t>9027</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9027/projeto_de_lei_374_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9027/projeto_de_lei_374_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei nº 3223, de 14 de agosto de 2013, que Dispõe sobre o Programa de Pavimentação Comunitária.</t>
   </si>
   <si>
     <t>9033</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9033/projeto_de_lei_375_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9033/projeto_de_lei_375_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar desapropriação e dá outras providências.</t>
   </si>
   <si>
     <t>9053</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9053/projeto_de_lei_376_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9053/projeto_de_lei_376_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 626, de 05 de julho de 1996, que autoriza filiação do município de São Bento do Sul à União Nacional de Dirigentes Municipais de Educação - UNDIME.</t>
   </si>
   <si>
     <t>9054</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9054/projeto_de_lei_377_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9054/projeto_de_lei_377_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a redação das Leis nº 228, de 28 de dezembro de 2001, e Lei nº 3853, de 7 de dezembro de 2017, e dá outras providências.</t>
   </si>
   <si>
     <t>9067</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9067/projeto_de_lei_378_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9067/projeto_de_lei_378_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em anulação parcial de dotação orçamentária, no valor de R$ 3.000.000,00 (três milhões de reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9068</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9068/projeto_de_lei_379_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9068/projeto_de_lei_379_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 1º da Lei 4750 de 29 de março de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>9079</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9079/projeto_de_lei_380_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9079/projeto_de_lei_380_-_executivo.pdf</t>
   </si>
   <si>
     <t>Institui Monumento a Bíblia Sagrada.</t>
   </si>
   <si>
     <t>9080</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9080/projeto_de_lei_381_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9080/projeto_de_lei_381_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de São Bento do Sul a transferir, por doação, veículos para o Corpo e Bombeiros Militar do Estado de Santa Catarina.</t>
   </si>
   <si>
     <t>9081</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9081/projeto_de_lei_382_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9081/projeto_de_lei_382_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a efetuar doação de imóvel a particulares, referente a regularização de área habitacional.</t>
   </si>
   <si>
     <t>9082</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9082/projeto_de_lei_383_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9082/projeto_de_lei_383_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei nº 4711, de 20 de dezembro de 2022, que Autoriza repasse de subsídio tarifário do sistema de transporte público coletivo urbano de passageiros no município de São Bento do Sul.</t>
   </si>
   <si>
     <t>9109</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9109/projeto_de_lei_384_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9109/projeto_de_lei_384_-_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Mãos Estendidas no Município de São Bento do Sul.</t>
   </si>
   <si>
     <t>9117</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9117/projeto_de_lei_executivo_-_385.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9117/projeto_de_lei_executivo_-_385.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal, com a garantia da União e dá outras providências.</t>
   </si>
   <si>
     <t>9118</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9118/projeto_de_lei_executivo_-_386.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9118/projeto_de_lei_executivo_-_386.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 4.702, de 1º de dezembro de 2022, que Disciplina do âmbito do Município de São Bento do Sul, Estado de Santa Catarina, a aplicação da Lei Federal nº 14.133, de 01 de abril de 2021.</t>
   </si>
   <si>
     <t>9123</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9123/projeto_de_lei_387_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9123/projeto_de_lei_387_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em incremento de dotação orçamentária, no valor de R$ 4.370.000,00 (quatro milhões e trezentos e setenta mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9124</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9124/projeto_de_lei_388_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9124/projeto_de_lei_388_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o recebimento e a destinação de valores a título de patrocínio a eventos realizados no Município e dá outras providências.</t>
   </si>
   <si>
     <t>9125</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9125/projeto_de_lei_389_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9125/projeto_de_lei_389_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 15 da Lei 4.702, de 1º de dezembro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>9133</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9133/projeto_de_lei_390_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9133/projeto_de_lei_390_-_executivo.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional suplementar no orçamento vigente do município, com base em ingresso de recursos financeiros, no valor de R$ 894.199,51 (oitocentos e noventa e quatro mil, cento e noventa e nove reais e cinquenta e um centavos), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9142</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9142/projeto_de_lei_391_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9142/projeto_de_lei_391_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2966, de 29 de fevereiro de 2012, que Dispõe sobre o Plano de Cargos Efetivos, Carreira e Salários dos Servidores Públicos Municipais.</t>
   </si>
   <si>
     <t>9134</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9134/projeto_de_lei_392_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9134/projeto_de_lei_392_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 2º da lei 41 de 17 de agosto de 1966 e dá outras providências.</t>
   </si>
   <si>
     <t>9135</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9135/projeto_de_lei_393_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9135/projeto_de_lei_393_-_executivo.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional suplementar no orçamento vigente do município, com base em anulação total de dotação orçamentária, no valor de R$ 2.000.000,00 (dois milhões de reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9136</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9136/projeto_de_lei_394_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9136/projeto_de_lei_394_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em anulação parcial de dotação orçamentária, no valor de R$ 200.000,00 (duzentos mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9143</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9143/projeto_de_lei_395_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9143/projeto_de_lei_395_-_executivo.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional suplementar no orçamento vigente do município, com base em ingresso de recursos financeiros, no valor de R$ 250.000,00 (duzentos e cinquenta mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9144</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9144/projeto_de_lei_396_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9144/projeto_de_lei_396_-_executivo.pdf</t>
   </si>
   <si>
     <t>Inclui o parágrafo 1º-A ao art. 79-A da Lei 228/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>9148</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9148/projeto_de_lei_397_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9148/projeto_de_lei_397_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em anulação parcial de dotação orçamentária, no valor de R$ 226.250,00 (duzentos e vinte e seis mil e duzentos e cinquenta reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9170</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9170/projeto_de_lei_398_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9170/projeto_de_lei_398_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre transação de créditos tributários e não tributários do Município de São Bento do Sul objeto de execução fiscal ou de litígio judicial, nas hipóteses que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>9171</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9171/projeto_de_lei_399_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9171/projeto_de_lei_399_-_executivo.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza a cobrança de contribuição de melhoria decorrente de pavimentação em paver de concreto intertravado da Rua Edemar Schmalz.</t>
   </si>
   <si>
     <t>9172</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9172/projeto_de_lei_400_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9172/projeto_de_lei_400_-_executivo.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza a cobrança de contribuição de melhoria decorrente de pavimentação em paver de concreto intertravado da Rua Arnoldo Alfredo Foitte.</t>
   </si>
   <si>
     <t>9173</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9173/projeto_de_lei_401_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9173/projeto_de_lei_401_-_executivo.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza a cobrança de contribuição de melhoria decorrente de pavimentação em paver de concreto intertravado da Rua Alto Arno Stelter.</t>
   </si>
   <si>
     <t>9174</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9174/projeto_de_lei_402_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9174/projeto_de_lei_402_-_executivo.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza a cobrança de contribuição de melhoria decorrente de pavimentação em paver de concreto intertravado.</t>
   </si>
   <si>
     <t>9175</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9175/projeto_de_lei_403_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9175/projeto_de_lei_403_-_executivo.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza a cobrança de contribuição de melhoria decorrente de pavimentação em paver de concreto intertravado da Rua José Guesser.</t>
   </si>
   <si>
     <t>9176</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9176/projeto_de_lei_404_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9176/projeto_de_lei_404_-_executivo.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza a cobrança de contribuição de melhoria decorrente de pavimentação em paver de concreto intertravado da Rua Cora Bollmann do Vale.</t>
   </si>
   <si>
     <t>9177</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9177/projeto_de_lei_405_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9177/projeto_de_lei_405_-_executivo.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza a cobrança de contribuição de melhoria decorrente de pavimentação asfáltica da Rua Francisco Loersch.</t>
   </si>
   <si>
     <t>9178</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9178/projeto_de_lei_406_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9178/projeto_de_lei_406_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a Fundação Municipal de Desportos a custear despesas dos atletas e comissão técnica integrantes de equipes esportivas ou paradesportivas.</t>
   </si>
   <si>
     <t>9189</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9189/projeto_de_lei_407_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9189/projeto_de_lei_407_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 508, de 1º de dezembro de 1995, que Institui a estrutura administrativa do Serviço Autônomo Municipal de Água e Esgoto – SAMAE, e dá outras providências.</t>
   </si>
   <si>
     <t>9190</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9190/projeto_de_lei_408_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9190/projeto_de_lei_408_-_executivo.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Câmbio Verde no âmbito do Município de São Bento do Sul.</t>
   </si>
   <si>
     <t>9198</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9198/projeto_de_lei_409_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9198/projeto_de_lei_409_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em incremento de dotação orçamentária, no valor de R$ 230.000,00 (duzentos e trinta mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9199</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9199/projeto_de_lei_410_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9199/projeto_de_lei_410_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em anulação parcial de dotação orçamentária, no valor de R$ 1.000.000,00 (um milhão de reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9200</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9200/projeto_de_lei_411_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9200/projeto_de_lei_411_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em anulação parcial de dotação orçamentária, no valor de R$ 322.270,52 (trezentos e vinte e dois mil, duzentos e setenta reais e cinquenta e dois centavos), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9201</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9201/projeto_de_lei_412_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9201/projeto_de_lei_412_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza repasse financeiro, celebração de convênio entre o Município de São Bento do Sul, por intermédio do Fundo Municipal de Saúde, e a Sociedade Padre Eduardo Michelis/Hospital e Maternidade Sagrada Família e abertura de crédito adicional especial no orçamento vigente.</t>
   </si>
   <si>
     <t>9210</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9210/projeto_de_lei_413_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9210/projeto_de_lei_413_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a celebração de Convênio para consecução de finalidades de interesse público e recíproco com a Universidade do Estado de Santa Catarina – UDESC e dá outras providências.</t>
   </si>
   <si>
     <t>9217</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9217/projeto_de_lei_414_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9217/projeto_de_lei_414_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em ingresso de recursos financeiros, no valor de R$ 399.467,00 (trezentos e noventa e nove mil e  quatrocentos e sessenta e sete reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9225</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9225/projeto_de_lei_415_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9225/projeto_de_lei_415_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 34 da Lei 228/2001 e dá outras providências.</t>
   </si>
   <si>
     <t>9226</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9226/projeto_de_lei_416_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9226/projeto_de_lei_416_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de subsídio financeiro à tarifa do transporte público coletivo urbano.</t>
   </si>
   <si>
     <t>9241</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9241/projeto_de_lei_417_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9241/projeto_de_lei_417_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em incremento de dotação orçamentária, no valor de R$ 250.000,00 (duzentos e cinquenta mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9242</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9242/projeto_de_lei_418_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9242/projeto_de_lei_418_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em incremento de dotação orçamentária, no valor de R$ 244.000,00 (duzentos e quarenta e quatro mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9243</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9243/projeto_de_lei_419_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9243/projeto_de_lei_419_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em anulação parcial de dotação orçamentária, no valor de R$ 1.600.000,00 (um milhão, seiscentos mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9244</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9244/projeto_de_lei_420_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9244/projeto_de_lei_420_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a firmar Termo de Colaboração com a Associação de Pais e Amigos dos Excepcionais – APAE de São Bento do Sul.</t>
   </si>
   <si>
     <t>9262</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9262/projeto_de_lei_421_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9262/projeto_de_lei_421_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em anulação parcial de dotação orçamentária, no valor de R$ 8.000.000,00 (oito milhões de reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9263</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9263/projeto_de_lei_422_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9263/projeto_de_lei_422_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do município, com base em anulação parcial de dotação orçamentária, no valor de R$ 10.700,00 (dez mil e setecentos reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9264</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9264/projeto_de_lei_423_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9264/projeto_de_lei_423_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em incremento de dotação orçamentária, no valor de R$ 1.727.000,00 (um milhão e setecentos e vinte e sete mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9265</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9265/projeto_de_lei_424_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9265/projeto_de_lei_424_-_executivo.pdf</t>
   </si>
   <si>
     <t>Ratifica acordo de cooperação técnica para instalação de Centro de referência Paralímpico Brasileiro e a Fundação Municipal de Desportos de São Bento do Sul.</t>
   </si>
   <si>
     <t>9279</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9279/projeto_de_lei_425_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9279/projeto_de_lei_425_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para 2024 – LDO 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>9277</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9277/projeto_de_lei_426_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9277/projeto_de_lei_426_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei nº 2385, de 24 de agosto de 2009, que Dispõe sobre a criação do Programa adote um logradouro público no município de São Bento do Sul.</t>
   </si>
   <si>
     <t>9289</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9289/projeto_de_lei_427_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9289/projeto_de_lei_427_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em excesso de arrecadação, no valor de R$ 270.000,00 (duzentos e setenta mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9290</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9290/projeto_de_lei_428_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9290/projeto_de_lei_428_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover pagamento referente a danos causados pelo município.</t>
   </si>
   <si>
     <t>9292</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9292/projeto_de_lei_429_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9292/projeto_de_lei_429_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 1º da Lei 4747 de 29 de março de 2023.</t>
   </si>
   <si>
     <t>9298</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9298/projeto_de_lei_430_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9298/projeto_de_lei_430_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em anulação parcial de dotação orçamentária, no valor de R$ 12.190.650,00 (doze milhões, cento e noventa mil e seiscentos e cinquenta reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9299</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9299/projeto_de_lei_431_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9299/projeto_de_lei_431_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do município, com base em anulação parcial de dotação orçamentária, no valor de R$ 100.000,00 (cem mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9300</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9300/projeto_de_lei_432_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9300/projeto_de_lei_432_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em excesso de arrecadação no valor de R$ 4.700.000,00 (quatro milhões e setecentos mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9301</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9301/projeto_de_lei_433_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9301/projeto_de_lei_433_-_executivo.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional suplementar no orçamento do município, com base em ingresso de recursos financeiros, no valor de R$ 102.807,97 (cento e dois mil, oitocentos e sete reais e noventa e sete centavos), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9302</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9302/projeto_de_lei_434_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9302/projeto_de_lei_434_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 3853 de 7 de dezembro de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>9306</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9306/projeto_de_lei_435_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9306/projeto_de_lei_435_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do município, com base em Convênio no valor de R$ 593.265,19 (quinhentos e noventa e três mil, duzentos e sessenta e cinco reais e dezenove centavos), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9307</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9307/projeto_de_lei_436_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9307/projeto_de_lei_436_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em ingresso de Convênio no valor de R$ 134.259,86 (cento e trinta e quatro mil, duzentos e cinquenta e nove reais e oitenta e seis centavos), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9308</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9308/projeto_de_lei_437_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9308/projeto_de_lei_437_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o serviço de acolhimento provisório de crianças e adolescentes em família acolhedora.</t>
   </si>
   <si>
     <t>9309</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9309/projeto_de_lei_438_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9309/projeto_de_lei_438_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de São Bento do Sul a transferir por doação materiais e equipamentos para o Fundo de Melhorias da Polícia Civil de Santa Catarina.</t>
   </si>
   <si>
     <t>9310</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9310/projeto_de_lei_439_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9310/projeto_de_lei_439_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 3223, de 14 de agosto de 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>9311</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9311/projeto_de_lei_440_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9311/projeto_de_lei_440_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em incremento de dotação orçamentária no valor de R$ 3.300.000,00 (três milhões e trezentos mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9324</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9324/projeto_de_lei_441_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9324/projeto_de_lei_441_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei nº 2677, de 24 de novembro de 2010.</t>
   </si>
   <si>
     <t>9325</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9325/projeto_de_lei_442_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9325/projeto_de_lei_442_-_executivo.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho da Cidade de São Bento do Sul.</t>
   </si>
   <si>
     <t>9326</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9326/projeto_de_lei_443_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9326/projeto_de_lei_443_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a leiloar bens móveis inservíveis do patrimônio público e dar baixa no patrimônio.</t>
   </si>
   <si>
     <t>9327</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9327/projeto_de_lei_444_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9327/projeto_de_lei_444_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em anulação parcial de dotação orçamentária, no valor de R$ 1.400.000,00 (um milhão, quatrocentos mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9351</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9351/projeto_de_lei_445_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9351/projeto_de_lei_445_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de São Bento do Sul a firmar acordo judicial com Ministério Público do Estado de Santa Catarina, Diener Concessionária de Veículos Ltda e Juliano Jorge Vieira Diener em ação civil pública.</t>
   </si>
   <si>
     <t>9352</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9352/projeto_de_lei_446_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9352/projeto_de_lei_446_-_executivo.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional suplementar no orçamento do município, com base em excesso de arrecadação, no valor de R$ 1.000.000,00 (um milhão de reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9353</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9353/projeto_de_lei_447_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9353/projeto_de_lei_447_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em superávit financeiro, no valor de R$ 1.092.000,00 (um milhão e noventa e dois mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9354</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9354/projeto_de_lei_448_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9354/projeto_de_lei_448_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em incremento de dotação orçamentária, no valor de R$ 5.682.670,00 (cinco milhões, seiscentos e oitenta e dois mil e seiscentos e setenta reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9355</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9355/projeto_de_lei_449_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9355/projeto_de_lei_449_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em anulação parcial de dotação orçamentária, no valor de R$ 100.000,00 (cem mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9356</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9356/projeto_de_lei_450_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9356/projeto_de_lei_450_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em incremento de dotação orçamentária, no valor de R$ 40.000,00 (quarenta mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9357</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9357/projeto_de_lei_451_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9357/projeto_de_lei_451_-_executivo.pdf</t>
   </si>
   <si>
     <t>Ratifica a 3ª alteração e consolidação do Protocolo de Intenções do Consórcio Intermunicipal Quiriri.</t>
   </si>
   <si>
     <t>9365</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9365/projeto_de_lei_452_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9365/projeto_de_lei_452_-_executivo.pdf</t>
   </si>
   <si>
     <t>Ratifica Termo de Cessão de Uso nº PMSC 00054337/2023 que entre si celebram o Município de São Bento do Sul e o Estado de Santa Catarina, por intermédio da Polícia Militar do Estado de Santa Catarina.</t>
   </si>
   <si>
     <t>9366</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9366/projeto_de_lei_453_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9366/projeto_de_lei_453_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em anulação parcial de dotação orçamentária, no valor de R$ 6.255.000,00(seis milhões, duzentos e cinquenta e cinco mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9368</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9368/projeto_de_lei_454_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9368/projeto_de_lei_454_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera redação da Lei nº 1718 de 24 de novembro de 2006, que introduz modificações e consolida a Lei nº 1549, de 18/04/2006 que trata do Regime Próprio de Previdência Social – IPRESBS.</t>
   </si>
   <si>
     <t>9369</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9369/projeto_de_lei_455_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9369/projeto_de_lei_455_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera redação da Lei nº 1.487, de 23 de dezembro de 2005, que dispôs sobre o contencioso tributário do município de São Bento do Sul, institui o Conselho Municipal de Contribuintes e dá outras providências.</t>
   </si>
   <si>
     <t>9370</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9370/projeto_de_lei_456_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9370/projeto_de_lei_456_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em ingresso de recursos financeiros, no valor de R$ 425.534,00 (quatrocentos e vinte e cinco mil e quinhentos e trinta e quatro reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9371</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9371/projeto_de_lei_457_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9371/projeto_de_lei_457_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em ingresso de emenda parlamentar individual, no valor de R$ 350.000,00 (trezentos e cinquenta mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9372</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9372/projeto_de_lei_458_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9372/projeto_de_lei_458_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em anulação parcial de dotação orçamentária, no valor de R$ 125.000,00 (cento e vinte e cinco mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9373</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9373/projeto_de_lei_459_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9373/projeto_de_lei_459_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de São Bento do Sul a transferir, por doação, veículo para o Corpo de Bombeiros Militar do Estado de Santa Catarina.</t>
   </si>
   <si>
     <t>9380</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9380/projeto_de_lei_460_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9380/projeto_de_lei_460_-_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Defesa Pessoal para Mulheres no município de São Bento do Sul.</t>
   </si>
   <si>
     <t>9383</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9383/projeto_de_lei_461_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9383/projeto_de_lei_461_-_executivo.pdf</t>
   </si>
   <si>
     <t>9387</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9387/projeto_de_lei_462_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9387/projeto_de_lei_462_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional transposição decremento no orçamento do município, no valor de R$ 8.000.000,00 (oito milhões de reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9388</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9388/projeto_de_lei_463_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9388/projeto_de_lei_463_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em anulação parcial de dotação orçamentária no valor de R$ 105.000,00 (cento e cinco mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9389</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9389/projeto_de_lei_464_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9389/projeto_de_lei_464_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em transferência da União decorrente de emenda parlamentar de bancada, no valor de R$ 1.639.961,46 (um milhão, seiscentos e trinta e nove mil, novecentos e sessenta  e um reais e quarenta e seis centavos), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9390</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9390/projeto_de_lei_465_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9390/projeto_de_lei_465_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional transposição incremento no orçamento do município, no valor de R$ 8.000.000,00 (oito milhões de reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9391</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9391/projeto_de_lei_466_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9391/projeto_de_lei_466_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei nº 4602, de 4 de julho de 2022.</t>
   </si>
   <si>
     <t>9397</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9397/projeto_de_lei_467_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9397/projeto_de_lei_467_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da lei 4747, de 29 de março de 2023.</t>
   </si>
   <si>
     <t>9403</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9403/projeto_de_lei_468_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9403/projeto_de_lei_468_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n. 3476, de 26 de fevereiro de 2015.</t>
   </si>
   <si>
     <t>9410</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9410/projeto_de_lei_469_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9410/projeto_de_lei_469_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3973, de 25 de outubro de 2018 que Dispõe sobre a forma de amortização do déficit técnico atuarial para obtenção do equilíbrio financeiro e atuarial que o município tem em face do RPPS do município de São Bento do Sul.</t>
   </si>
   <si>
     <t>9411</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9411/projeto_de_lei_470_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9411/projeto_de_lei_470_-_executivo.pdf</t>
   </si>
   <si>
     <t>Ratifica a 2ª alteração e consolidação do Contrato de Consórcio Público do CISNORDESTE/SC.</t>
   </si>
   <si>
     <t>9428</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9428/projeto_de_lei_471_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9428/projeto_de_lei_471_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera anexos da Lei nº 4.411, de 20 de julho de 2021 – Plano Plurianual 2022/2025.</t>
   </si>
   <si>
     <t>9429</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9429/projeto_de_lei_472_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9429/projeto_de_lei_472_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera anexos da Lei nº 4851, de 14 de dezembro de 2023 – Lei de Diretrizes Orçamentárias - LDO.</t>
   </si>
   <si>
     <t>9430</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9430/projeto_de_lei_473_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9430/projeto_de_lei_473_-_executivo.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de São Bento do Sul, para o exercício financeiro de 2024 – LOA 2024.</t>
   </si>
   <si>
     <t>9443</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9443/projeto_de_lei_474_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9443/projeto_de_lei_474_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo, através do Fundo Municipal de Saúde, a firmar Termo de Adesão e Compromisso do Projeto Mais Médicos para o Brasil – PMMB e autoriza a abertura de crédito adicional especial no orçamento vigente.</t>
   </si>
   <si>
     <t>9444</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9444/projeto_de_lei_475_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9444/projeto_de_lei_475_-_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o Prêmio Educar na rede pública municipal de ensino de São Bento do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>9445</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9445/projeto_de_lei_476_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9445/projeto_de_lei_476_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em ingresso de recursos financeiros, no valor de R$ 368.238,10 (trezentos e sessenta e oito mil e duzentos e trinta e oito reais e dez centavos), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9446</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9446/projeto_de_lei_477_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9446/projeto_de_lei_477_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em excesso de arrecadação, no valor de R$ 594.000,00 (quinhentos e noventa e quatro mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9447</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9447/projeto_de_lei_478_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9447/projeto_de_lei_478_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em ingresso de recursos financeiros através de emenda individual, no valor de R$ 100.000,00 (cem mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9448</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9448/projeto_de_lei_479_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9448/projeto_de_lei_479_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em anulação parcial de dotação orçamentária, no valor de R$ 5.875.000,00 (cinco milhões, oitocentos e setenta e cinco mil reais reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9449</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9449/projeto_de_lei_480_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9449/projeto_de_lei_480_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em ingresso de emenda de bancada no valor de R$ 350.000,00 (trezentos e cinquenta mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9450</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9450/projeto_de_lei_481_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9450/projeto_de_lei_481_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em anulação parcial de dotação orçamentária no valor de R$ 61.000,00 (sessenta e um mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9469</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9469/projeto_de_lei_482_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9469/projeto_de_lei_482_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em anulação parcial de dotação orçamentária no valor de R$ 370.000,00 (trezentos e setenta mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9470</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9470/projeto_de_lei_483_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9470/projeto_de_lei_483_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de São Bento do Sul a transferir por doação máquinas de costura ao Serviço Nacional de Aprendizagem Industrial – SENAI, e dá outras providências.</t>
   </si>
   <si>
     <t>9477</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9477/projeto_de_lei_484_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9477/projeto_de_lei_484_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei nº 1.487, de 23 de dezembro de 2005, que dispôs sobre o contencioso tributário do Município de São Bento do Sul, Institui o Conselho Municipal de Contribuintes e dá outras providências.</t>
   </si>
   <si>
     <t>9478</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9478/projeto_de_lei_485_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9478/projeto_de_lei_485_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, através do Serviço Autônomo Municipal de Água e Esgoto, a realizar aquisição de imóvel por meio de desapropriação amigável.</t>
   </si>
   <si>
     <t>9479</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9479/projeto_de_lei_486_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9479/projeto_de_lei_486_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em anulação parcial de dotação orçamentária no valor de R$ 1.137.000,00 (um milhão, cento e trinta e sete mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9480</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9480/projeto_de_lei_487_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9480/projeto_de_lei_487_-_executivo.pdf</t>
   </si>
   <si>
     <t>9481</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9481/projeto_de_lei_488_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9481/projeto_de_lei_488_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza repasse financeiro, celebração de Convênio entre o Município de São Bento do Sul, por intermédio do Fundo Municipal de Saúde, e a Sociedade Padre Eduardo Michelis/Hospital e Maternidade Sagrada Família e abertura de crédito adicional especial no orçamento vigente.</t>
   </si>
   <si>
     <t>9482</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9482/projeto_de_lei_489_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9482/projeto_de_lei_489_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar obras de reforma da 21ª Delegacia Regional de Polícia de São Bento do Sul e a abrir crédito adicional especial no orçamento do município, com base em superávit financeiro, no valor de R$ 250.000,00 (duzentos e cinquenta mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9483</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9483/projeto_de_lei_490_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9483/projeto_de_lei_490_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional incremento por transposição no orçamento do município, no valor de R$ 44.100,00 (quarenta e quatro mil e cem reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9497</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9497/projeto_de_lei_491_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9497/projeto_de_lei_491_-_executivo.pdf</t>
   </si>
   <si>
     <t>Estabelece a prática da Telemedicina no Município de São Bento do Sul destinados aos usuários do Sistema Único de Saúde – SUS.</t>
   </si>
   <si>
     <t>9498</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9498/projeto_de_lei_492_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9498/projeto_de_lei_492_-_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de incentivo à prática de xadrez e dominó em espaços públicos no âmbito do Município de São Bento do Sul.</t>
   </si>
   <si>
     <t>9508</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9508/ple_493.2023.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9508/ple_493.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização do sistema de Controle Interno no Munícipio de São Bento do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>9509</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9509/ple_494.2023.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9509/ple_494.2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei n° 2966 de 29 de fevereiro de 2012 que dispõe sobre o Plano de cargos efetivos, carreira e salários dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>9510</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9510/ple_495.2023.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9510/ple_495.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a abrir crédito adicional suplementar no orçamento do município, com base em ingresso de recursos financeiros, no valor de R$ 728.000,00 (setecentos e vinte e oito mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9529</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9529/projeto_de_lei_496_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9529/projeto_de_lei_496_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Fundo Municipal para a infância e adolescência – FIA a repassar recursos financeiros à Associação São-Bentense de Basquete.</t>
   </si>
   <si>
     <t>9530</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9530/projeto_de_lei_497_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9530/projeto_de_lei_497_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Fundo Municipal para a infância e adolescência – FIA a repassar recursos financeiros à Associação Beneficiente, Social, Educacional e Cultural Aprisco.</t>
   </si>
   <si>
     <t>9531</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9531/projeto_de_lei_498_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9531/projeto_de_lei_498_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Fundo Municipal para a infância e adolescência – FIA a repassar recursos financeiros à Associação de pais e professores da Escola Básica Municipal Coronel Osny Vasconcellos.</t>
   </si>
   <si>
     <t>9532</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9532/projeto_de_lei_499_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9532/projeto_de_lei_499_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Fundo Municipal para a infância e adolescência – FIA a repassar recursos financeiros ao Centro de recuperação nova esperança - CERENE.</t>
   </si>
   <si>
     <t>9533</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9533/projeto_de_lei_500_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9533/projeto_de_lei_500_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Fundo Municipal para a infância e adolescência – FIA a repassar recursos financeiros à Associação São Bento de Futsal.</t>
   </si>
   <si>
     <t>9534</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9534/projeto_de_lei_501_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9534/projeto_de_lei_501_-_executivo.pdf</t>
   </si>
   <si>
     <t>9535</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9535/projeto_de_lei_502_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9535/projeto_de_lei_502_-_executivo.pdf</t>
   </si>
   <si>
     <t>9536</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9536/projeto_de_lei_503_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9536/projeto_de_lei_503_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Fundo Municipal para a infância e adolescência – FIA a repassar recursos financeiros à Associação São Bento de Taekwondo.</t>
   </si>
   <si>
     <t>9537</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9537/projeto_de_lei_504_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9537/projeto_de_lei_504_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Fundo Municipal para a infância e adolescência – FIA a repassar recursos financeiros à Associação de pais e professores do Centro de Educação Infantil Municipal Pingo de Gente.</t>
   </si>
   <si>
     <t>9538</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9538/projeto_de_lei_505_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9538/projeto_de_lei_505_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Fundo Municipal para a infância e adolescência – FIA a repassar recursos financeiros à Associação Titãs de Artes Marciais.</t>
   </si>
   <si>
     <t>9539</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9539/projeto_de_lei_506_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9539/projeto_de_lei_506_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Fundo Municipal para a infância e adolescência – FIA a repassar recursos financeiros à São Bento Associação de Tênis de Mesa.</t>
   </si>
   <si>
     <t>9540</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9540/projeto_de_lei_507_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9540/projeto_de_lei_507_-_executivo.pdf</t>
   </si>
   <si>
     <t>9541</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9541/projeto_de_lei_508_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9541/projeto_de_lei_508_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Fundo Municipal para a infância e adolescência – FIA a repassar recursos financeiros à São Bento Handebol Clube.</t>
   </si>
   <si>
     <t>9542</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9542/projeto_de_lei_509_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9542/projeto_de_lei_509_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Fundo Municipal para a infância e adolescência – FIA a repassar recursos financeiros à Associação São-Bentense de Voleibol.</t>
   </si>
   <si>
     <t>9543</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9543/projeto_de_lei_510_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9543/projeto_de_lei_510_-_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o programa de recuperação fiscal de São Bento do Sul, denominado “REFISBS-2023” e dá outras providências.</t>
   </si>
   <si>
     <t>9544</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9544/projeto_de_lei_511_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9544/projeto_de_lei_511_-_executivo.pdf</t>
   </si>
   <si>
     <t>Disciplina a coleta pública seletiva no âmbito do município de São Bento do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>9545</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9545/projeto_de_lei_512_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9545/projeto_de_lei_512_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 1454, de 6 de dezembro de 2005, que disciplina as aulas excedentes.</t>
   </si>
   <si>
     <t>9547</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9547/projeto_de_lei_513_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9547/projeto_de_lei_513_-_executivo.pdf</t>
   </si>
   <si>
     <t>Institui grupo ocupacional Contadoria e grupo funcional de formação técnica em contabilidade, concede aumento real, altera anexos da Lei nº 2966, de 29 de fevereiro de 2012, que Dispõe sobre o plano de cargos efetivos, carreira e salários dos servidores públicos municipais e revoga alíneas do Art. 3º da Lei nº 3853/2017 alterado pela Lei nº 4786/2023 acerca de gratificações de função e dá outras providências.</t>
   </si>
   <si>
     <t>9548</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9548/projeto_de_lei_514_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9548/projeto_de_lei_514_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2966, de 29 de fevereiro de 2012, que Dispõe sobre o plano de cargos efetivos, carreira e salários dos servidores públicos municipais e altera a Lei nº 1410, de 21 de outubro de 2005.</t>
   </si>
   <si>
     <t>9549</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9549/projeto_de_lei_515_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9549/projeto_de_lei_515_-_executivo.pdf</t>
   </si>
   <si>
     <t>Institui grupo ocupacional com formação técnica em enfermagem, altera a Lei Municipal nº 2.966, de 29 de fevereiro de 2012, que Dispõe sobre o plano de cargos efetivos, carreiras e salários dos servidores públicos municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>9552</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9552/projeto_de_lei_516_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9552/projeto_de_lei_516_-_executivo.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional suplementar no orçamento do município, com base em ingresso de recursos financeiros, no valor de R$ 600.000,00 (seiscentos mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9553</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9553/projeto_de_lei_517_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9553/projeto_de_lei_517_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2966, de 29 de fevereiro de 2012, que Dispõe sobre o Plano de cargos efetivos, carreira e salários dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>9560</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9560/projeto_de_lei_518_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9560/projeto_de_lei_518_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do município, com base em anulação parcial de dotação orçamentária, no valor de R$ 15.000,00 (quinze mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9561</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9561/projeto_de_lei_519_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9561/projeto_de_lei_519_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em anulação parcial de dotação orçamentária, no valor de R$ 260.000,00 (duzentos e sessenta mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9567</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9567/projeto_de_lei_520_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9567/projeto_de_lei_520_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em anulação parcial de dotação orçamentária, no valor de R$ 62.255,59 (sessenta e dois mil, duzentos e cinquenta e cinco reais e cinquenta e nove centavos), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9568</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9568/projeto_de_lei_521_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9568/projeto_de_lei_521_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em excesso de arrecadação, no valor de R$ 121.200,00 (cento e vinte e um mil e duzentos reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9569</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9569/projeto_de_lei_522_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9569/projeto_de_lei_522_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em anulação parcial de dotação orçamentária, no valor de R$ 1.425.000,00 (um milhão, quatrocentos e vinte e cinco mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9570</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9570/projeto_de_lei_523_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9570/projeto_de_lei_523_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em transposição incremento de dotação orçamentária, no valor de R$ 240.000,00 (duzentos e quarenta mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9571</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9571/projeto_de_lei_524_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9571/projeto_de_lei_524_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 945, de 28 de maio de 2004, que Dispõe sobre o plano de carreira e remuneração para o magistério.</t>
   </si>
   <si>
     <t>9572</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9572/projeto_de_lei_525_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9572/projeto_de_lei_525_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a efetuar doação de imóvel a particulares, referente à regularização de área habitacional.</t>
   </si>
   <si>
     <t>9576</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9576/projeto_de_lei_526_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9576/projeto_de_lei_526_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza repasse financeiro, celebração de Convênio entre o Município de São Bento do Sul, por intermédio do Fundo Municipal de Saúde, e a Sociedade Padre Eduardo Michelis/Hospital e Maternidade Sagrada Família e abertura de crédito adicional transposição incremento no orçamento vigente.</t>
   </si>
   <si>
     <t>9579</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9579/projeto_de_lei_527_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9579/projeto_de_lei_527_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em anulação parcial de dotação orçamentária, no valor de R$ 80.000,00 (oitenta mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9580</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9580/projeto_de_lei_528_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9580/projeto_de_lei_528_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em anulação parcial de dotação orçamentária, no valor de R$ 800.000,00 (oitocentos mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9581</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9581/projeto_de_lei_529_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9581/projeto_de_lei_529_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em anulação parcial de dotação orçamentária, no valor de R$ 170.112,42 (cento e setenta mil, cento e doze reais e quarenta e dois centavos), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9582</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9582/projeto_de_lei_530_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9582/projeto_de_lei_530_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em anulação parcial de dotação orçamentária, no valor de R$ 650.000,00 (seiscentos e cinquenta mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9584</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9584/projeto_de_lei_531_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9584/projeto_de_lei_531_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza repasse financeiro e celebração de Convênio entre o Município de São Bento do Sul, por intermédio do Fundo Municipal de Saúde, e a Sociedade Padre Eduardo Michelis/Hospital e Maternidade Sagrada Família.</t>
   </si>
   <si>
     <t>9585</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9585/projeto_de_lei_532_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9585/projeto_de_lei_532_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder contribuição à Associação de Municípios do Nordeste de Santa Catarina – AMUNESC.</t>
   </si>
   <si>
     <t>9586</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9586/projeto_de_lei_533_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9586/projeto_de_lei_533_-_executivo.pdf</t>
   </si>
   <si>
     <t>Concede aumento real, altera anexos da Lei nº 2966, de 29 de fevereiro de 2012, que Dispõe sobre o Plano de cargos efetivos, carreira e salários dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>9587</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9587/projeto_de_lei_534_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9587/projeto_de_lei_534_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a celebração de parceria para consecução de finalidades de interesse público e recíproco com a Associação de Produtos Rurais de São Bento do Sul – APROSSUL.</t>
   </si>
   <si>
     <t>9588</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9588/projeto_de_lei_535_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9588/projeto_de_lei_535_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1454, de 06 de dezembro de 2005, que disciplina as aulas excedentes.</t>
   </si>
   <si>
     <t>9589</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9589/projeto_de_lei_536_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9589/projeto_de_lei_536_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em anulação parcial de dotação orçamentária, no valor de R$ 40.000,00 (quarenta mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9590</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9590/projeto_de_lei_537_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9590/projeto_de_lei_537_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em transposição incremento de dotação orçamentária, no valor de R$ 360.000,00 (trezentos e sessenta mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9595</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9595/projeto_de_lei_538_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9595/projeto_de_lei_538_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base em anulação parcial de dotação orçamentária, no valor de R$ 1.005.505,66 (um milhão, cinco mil, quinhentos e cinco reais e sessenta e seis centavos), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>9596</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9596/projeto_de_lei_539_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9596/projeto_de_lei_539_-_executivo.pdf</t>
   </si>
   <si>
     <t>Institui e regulamenta o ensino integral na rede municipal de ensino de São Bento do Sul.</t>
   </si>
   <si>
     <t>9600</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9600/projeto_de_lei_540_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9600/projeto_de_lei_540_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 4635, de 02 de setembro de 2022, que dispõe sobre o processo de qualificação para o exercício das funções de diretor escolar das instituições da rede pública municipal de ensino de São Bento do Sul.</t>
   </si>
   <si>
     <t>9601</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9601/projeto_de_lei_541_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9601/projeto_de_lei_541_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do município, com base em anulação parcial de dotação orçamentária, no valor de R$ 251.380,87 (duzentos e cinquenta e um mil, trezentos e oitenta reais e oitenta e sete centavos), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>8814</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8814/projeto_de_lei_084_-_carla.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8814/projeto_de_lei_084_-_carla.pdf</t>
   </si>
   <si>
     <t>Denomina Léo Schreiner a Casa do Empreendedor de São Bento do Sul.</t>
   </si>
   <si>
     <t>8823</t>
   </si>
   <si>
     <t>Carla O. Hofmann, Adriano Reinhardt, Luiz L. Pesenti, Zuleica Voltolini</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8823/projeto_de_lei_085_-_carla_e_outros.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8823/projeto_de_lei_085_-_carla_e_outros.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 3005, de 02 de maio de 2012, que Dispõe sobre a proibição do consumo de bebidas alcoólicas em logradouros públicos e dá outras providências.</t>
   </si>
   <si>
     <t>8888</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8888/projeto_de_lei_086_-_legislativo_-_paulo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8888/projeto_de_lei_086_-_legislativo_-_paulo.pdf</t>
   </si>
   <si>
     <t>Denomina Isabel Zwiefka Servidão de Passagem do Município.</t>
   </si>
   <si>
     <t>8896</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8896/projeto_de_lei_087_-_legislativo_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8896/projeto_de_lei_087_-_legislativo_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Denomina Doralice Vieira Roberge rua do município.</t>
   </si>
   <si>
     <t>8933</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8933/projeto_de_lei_088_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8933/projeto_de_lei_088_-_adriano.pdf</t>
   </si>
   <si>
     <t>Denomina Afonso Christoff Servidão de Passagem do Município.</t>
   </si>
   <si>
     <t>8967</t>
   </si>
   <si>
     <t>Zuleica Voltolini, Adriano Reinhardt, Carla O. Hofmann, Darlan A. Guliani, Hélio Alves, Jairson Sabino, Karen L. Fechner, Luiz L. Pesenti, Paulo Zwiefka</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8967/projeto_de_lei_legislativo_089_-_zuleica_e_outros.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8967/projeto_de_lei_legislativo_089_-_zuleica_e_outros.pdf</t>
   </si>
   <si>
     <t>Introduz modificações na Lei nº 2983, de 27 de março de 2012 e dá outras providências.</t>
   </si>
   <si>
     <t>8968</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8968/projeto_de_lei_legislativo_090_-_zuleica_e_outros.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8968/projeto_de_lei_legislativo_090_-_zuleica_e_outros.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei nº 2982, de 27 de março de 2012, que estabelece os vencimentos dos cargos de provimento efetivo do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>8969</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8969/projeto_de_lei_legislativo_091_-_zuleica_e_outros.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8969/projeto_de_lei_legislativo_091_-_zuleica_e_outros.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo II da Lei nº 1385, de 06 de setembro de 2005, que dispõe sobre a estruturação de cargos e funções do quadro de servidores da Câmara Municipal de São Bento do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>9034</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9034/projeto_de_lei_092_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9034/projeto_de_lei_092_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Missão Social Águias.</t>
   </si>
   <si>
     <t>9070</t>
   </si>
   <si>
     <t>Terezinha M. Dybas, Luiz L. Pesenti</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9070/projeto_de_lei_legislativo_093_-_terezinha_e_pesenti.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9070/projeto_de_lei_legislativo_093_-_terezinha_e_pesenti.pdf</t>
   </si>
   <si>
     <t>Denomina Adolar Neumann espaço da Feira Livre de São Bento do Sul.</t>
   </si>
   <si>
     <t>9105</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9105/projeto_de_lei_legislativo_094_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9105/projeto_de_lei_legislativo_094_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação de Skate de São Bento do Sul (ASSB).</t>
   </si>
   <si>
     <t>9116</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9116/projeto_de_lei_legislativo_095_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9116/projeto_de_lei_legislativo_095_-_darlan.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os protetores, acolhedores, lares de apoio e outros tutores desta natureza, de animais domésticos (cães e gatos) no município de São Bento do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>9132</t>
   </si>
   <si>
     <t>Zuleica Voltolini, Adriano Reinhardt, Hélio Alves, Jairson Sabino</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9132/projeto_de_lei_legislativo_096_-_zuleica_e_outros.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9132/projeto_de_lei_legislativo_096_-_zuleica_e_outros.pdf</t>
   </si>
   <si>
     <t>Introduz alterações na Lei nº 2983, de 27 de março de 2012 e dá outras providências.</t>
   </si>
   <si>
     <t>9194</t>
   </si>
   <si>
     <t>Terezinha M. Dybas, Adriano Reinhardt</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9194/projeto_de_lei_legislativo_097_-_terezinha.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9194/projeto_de_lei_legislativo_097_-_terezinha.pdf</t>
   </si>
   <si>
     <t>Institui o uso do “Cordão de Girassol” como instrumento auxiliar de orientação para identificação de pessoas com “Deficiências Ocultas” no Município de São Bento do Sul.</t>
   </si>
   <si>
     <t>9202</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9202/projeto_de_lei_legislativo_098_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9202/projeto_de_lei_legislativo_098_-_adriano.pdf</t>
   </si>
   <si>
     <t>Institui o uso do “Cordão de Girassol” como instrumento auxiliar de orientação para identificação de pessoas com deficiências ocultas no Município de São Bento do Sul.</t>
   </si>
   <si>
     <t>9211</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9211/projeto_de_lei_099_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9211/projeto_de_lei_099_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no calendário de eventos do município a “Semana Municipal de Valorização do Patrimônio Histórico e Cultural de São Bento do Sul”, e dá outras providências.</t>
   </si>
   <si>
     <t>9224</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9224/projeto_de_lei_legislativo_100_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9224/projeto_de_lei_legislativo_100_-_adriano.pdf</t>
   </si>
   <si>
     <t>Institui a “Semana Municipal de Mobilização de Doadores e de Incentivo à Doação de Órgãos” e dá outras providências.</t>
   </si>
   <si>
     <t>9236</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9236/projeto_de_lei_legislativo_101_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9236/projeto_de_lei_legislativo_101_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Beneficente, Social, Educacional e Cultural APRISCO (Associação APRISCO).</t>
   </si>
   <si>
     <t>9270</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9270/projeto_de_lei_102_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9270/projeto_de_lei_102_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o direito de a mulher optar pelo acompanhamento por pessoa de sua confiança ou por presença de profissional de saúde de sexo feminino da instituição durante a realização de procedimentos que lhe induzam a inconsciência e também durante a realização de exames sensíveis no município de São Bento do Sul - SC.</t>
   </si>
   <si>
     <t>9275</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9275/projeto_de_lei_legislativo_103_-_carla.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9275/projeto_de_lei_legislativo_103_-_carla.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento preferencial às pessoas com fibromialgia e dá outras providências.</t>
   </si>
   <si>
     <t>9385</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9385/projeto_de_lei_104_-_karen.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9385/projeto_de_lei_104_-_karen.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação Pumas de Futsal.</t>
   </si>
   <si>
     <t>9414</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9414/projeto_de_lei_105_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9414/projeto_de_lei_105_-_adriano.pdf</t>
   </si>
   <si>
     <t>Denomina de Alfro Weber, rua do município.</t>
   </si>
   <si>
     <t>9454</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9454/projeto_de_lei_106_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9454/projeto_de_lei_106_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Institui o uso do “cordão tulipa vermelha” como instrumento auxiliar de orientação para a identificação de pessoas com a Doença de Parkinson no Município de São Bento do Sul.</t>
   </si>
   <si>
     <t>9459</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9459/projeto_de_lei_107_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9459/projeto_de_lei_107_-_adriano.pdf</t>
   </si>
   <si>
     <t>Denomina de Valdir Heuchling, rua do município.</t>
   </si>
   <si>
     <t>9504</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9504/projeto_de_lei_108_-_terezinha.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9504/projeto_de_lei_108_-_terezinha.pdf</t>
   </si>
   <si>
     <t>Denomina de Pedro Paulo Baptista Praça Pública do Município de São Bento do Sul.</t>
   </si>
   <si>
     <t>9505</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9505/projeto_de_lei_109_-_terezinha.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9505/projeto_de_lei_109_-_terezinha.pdf</t>
   </si>
   <si>
     <t>Denomina Jaime Urbainski Rua do Município.</t>
   </si>
   <si>
     <t>9564</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9564/projeto_de_lei_110_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9564/projeto_de_lei_110_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Adolescentes que amam a Deus (ADAD) Núcleo de São Bento do Sul.</t>
   </si>
   <si>
     <t>8965</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8965/projeto_de_resolucao_023_-_zuleica_e_outros.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8965/projeto_de_resolucao_023_-_zuleica_e_outros.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº 22, de 27 de março de 2012, que dispõe sobre o Plano de Cargos Efetivos, Carreira e Salários dos Servidores Públicos do Poder Legislativo de São Bento do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>8966</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8966/projeto_de_resolucao_024_-_zuleica_e_outros.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8966/projeto_de_resolucao_024_-_zuleica_e_outros.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº 23, de 27 de março de 2012, que dispõe sobre a Estrutura Administrativa do Quadro de Pessoal dos Cargos de Provimento em Comissão do Poder Legislativo de São Bento do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>9036</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9036/projeto_de_resolucao_025_-_terezinha_e_outros.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9036/projeto_de_resolucao_025_-_terezinha_e_outros.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo único, transformando-o em parágrafo primeiro e cria §§ 2º, 3º e 4º no artigo 219 do Regimento Interno da Câmara Municipal de São Bento do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>9063</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Carla O. Hofmann, Karen L. Fechner, Terezinha M. Dybas, Zuleica Voltolini</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9063/projeto_de_resolucao_026_-_carla_e_outras.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9063/projeto_de_resolucao_026_-_carla_e_outras.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Galeria Lilás no âmbito da Câmara de Vereadores de São Bento do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>9185</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9185/projeto_de_resolucao_027_-_lindacir.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9185/projeto_de_resolucao_027_-_lindacir.pdf</t>
   </si>
   <si>
     <t>Institui o banco de ideias legislativas da Câmara Municipal de Vereadores do Município de São Bento do Sul/SC.</t>
   </si>
   <si>
     <t>9222</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Carla O. Hofmann, Karen L. Fechner, Lindacir Conde, Terezinha M. Dybas, Zuleica Voltolini</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9222/projeto_de_resolucao_028_-_carla_e_outras.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9222/projeto_de_resolucao_028_-_carla_e_outras.pdf</t>
   </si>
   <si>
     <t>9502</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9502/projeto_de_resolucao_029_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9502/projeto_de_resolucao_029_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo Municipal a leiloar bens móveis inservíveis do patrimônio público e dar baixa no patrimônio.</t>
   </si>
   <si>
     <t>8830</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8830/requerimento_087_-_sabino.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8830/requerimento_087_-_sabino.pdf</t>
   </si>
   <si>
     <t>Solicitando a convocação do Senhor Adriano Cubas, Diretor Presidente da EMHAB para prestar informações e esclarecimentos sobre o andamento dos trabalhos da Empresa Municipal de Habitação.</t>
   </si>
   <si>
     <t>8843</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8843/requerimento_88_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8843/requerimento_88_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Solicitando dispensa de interstício.</t>
   </si>
   <si>
     <t>8851</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8851/requerimento_089_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8851/requerimento_089_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Solicitando espaço na Tribuna Popular Livre ao Senhor Frank Bollmann, representante da Promosul que irá falar sobre a Fundação Promotora de Eventos na sessão do dia 27 de fevereiro de 2023.</t>
   </si>
   <si>
     <t>8857</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8857/requerimento_090_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8857/requerimento_090_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Solicitando espaço na Tribuna Popular Livre ao Senhor Oscar José Fernandes Junior, representante da Sociedade Padre Eduardo Michelis/Hospital e Maternidade Sagrada Família que irá apresentar o balanço referente ao exercício de 2022, na sessão do dia 06 de março de 2023.</t>
   </si>
   <si>
     <t>8866</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8866/requerimento_091_-_carla.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8866/requerimento_091_-_carla.pdf</t>
   </si>
   <si>
     <t>Solicitando a convocação do Senhor Josias Terres, Secretário Municipal de Educação para prestar informações e esclarecimentos sobre o assuntos referentes a Secretaria.</t>
   </si>
   <si>
     <t>8914</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8914/requerimento_092_-_terezinha.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8914/requerimento_092_-_terezinha.pdf</t>
   </si>
   <si>
     <t>Solicitando licença de trinta dias para tratar de assuntos particulares.</t>
   </si>
   <si>
     <t>8961</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8961/requerimento_093_-_carla.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8961/requerimento_093_-_carla.pdf</t>
   </si>
   <si>
     <t>Solicitando espaço na Tribuna Popular Livre a Senhora Adriana Adam e ao Senhor Cesar Luis Maia, Diretora Geral e Assessor de Direção respectivamente do Colégio Estadual Professor Roberto Grant que irão apresentar as atividades da escola e do anfiteatro, na sessão do dia 10 de abril de 2023.</t>
   </si>
   <si>
     <t>8962</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8962/requerimento_094_-_sabino.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8962/requerimento_094_-_sabino.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal requerendo informações complementares referente ao Requerimento de Informação nº 039/2023.</t>
   </si>
   <si>
     <t>8996</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8996/requerimento_095_-_helio.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8996/requerimento_095_-_helio.pdf</t>
   </si>
   <si>
     <t>Solicitando a convocação da Senhora Andreia Tamanine, Secretária Municipal de Desenvolvimento Econômico e Turismo para prestar informações e esclarecimentos sobre o assuntos referentes ao Procon.</t>
   </si>
   <si>
     <t>9012</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9012/requerimento_096_-_carla.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9012/requerimento_096_-_carla.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de Sessão Comunitária no Auditório da Univille no dia 14 de agosto de 2023.</t>
   </si>
   <si>
     <t>9022</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9022/requerimento_097_-_carla.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9022/requerimento_097_-_carla.pdf</t>
   </si>
   <si>
     <t>Solicitando a convocação do Senhor Josias Terres, Secretário Municipal de Educação para prestar informações e esclarecimentos sobre o assuntos referentes a Secretaria elencados no posicionamento do Vereador Adriano Reinhardt durante a sessão ordinária do dia 24 de abril de 2023.</t>
   </si>
   <si>
     <t>9056</t>
   </si>
   <si>
     <t>Zuleica Voltolini, Adriano Reinhardt, Carla O. Hofmann, Darlan A. Guliani, Hélio Alves, Jairson Sabino, Karen L. Fechner, Luiz L. Pesenti, Paulo Zwiefka, Terezinha M. Dybas</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9056/requerimento_098_-_zuleica_e_outros.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9056/requerimento_098_-_zuleica_e_outros.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de Sessão Solene no mês de setembro de 2023 para a comemoração dos 150 anos do município de São Bento do Sul.</t>
   </si>
   <si>
     <t>9086</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9086/requerimento_099_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9086/requerimento_099_-_zuleica.pdf</t>
   </si>
   <si>
     <t>9089</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9089/requerimento_100_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9089/requerimento_100_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Solicitando a retirada da Moção nº 055/2023.</t>
   </si>
   <si>
     <t>9101</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9101/requerimento_101_-_carla.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9101/requerimento_101_-_carla.pdf</t>
   </si>
   <si>
     <t>Solicitando a retirada do Projeto de Resolução nº 026/2023.</t>
   </si>
   <si>
     <t>9114</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9114/requerimento_102_-_pesenti.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9114/requerimento_102_-_pesenti.pdf</t>
   </si>
   <si>
     <t>9126</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9126/requerimento_103_-_karen.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9126/requerimento_103_-_karen.pdf</t>
   </si>
   <si>
     <t>Solicitando espaço na Tribuna Popular Livre a Senhora Juliane Catherine Harms, Presidente do Conselho Municipal de Políticas Públicas sobre Drogas – COMAD de São Bento do Sul a fim de explanar sobre a importância do Dia Internacional de Combate as Drogas e os impactos no indivíduo e a sociedade ao estar sob efeitos de drogas, na sessão do dia 26 de junho de 2023.</t>
   </si>
   <si>
     <t>9130</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9130/requerimento_104_-_pesenti.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9130/requerimento_104_-_pesenti.pdf</t>
   </si>
   <si>
     <t>Solicitando espaço na Tribuna Popular Livre ao Senhor Mauricio Maia, Coordenador do Grupo de Prevenção às Drogas de São Bento do Sul a fim de explanar sobre o “Junho Branco”, na sessão do dia 19 de junho de 2023.</t>
   </si>
   <si>
     <t>9141</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9141/requerimento_105_-_karen.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9141/requerimento_105_-_karen.pdf</t>
   </si>
   <si>
     <t>Solicitando espaço na Tribuna Popular Livre ao Senhor Alex Sandro Schlepka, Coordenador do Acolhimento em Família Acolhedora – Famílias de Apoio de São Bento do Sul a fim de explanar sobre o serviço de acolhimento em família acolhedora, famílias de apoio, na sessão do dia 10 de julho de 2023.</t>
   </si>
   <si>
     <t>9145</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9145/requerimento_106_-_carla.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9145/requerimento_106_-_carla.pdf</t>
   </si>
   <si>
     <t>Solicitando a retirada da Moção nº 061/2023.</t>
   </si>
   <si>
     <t>9182</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9182/requerimento_107_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9182/requerimento_107_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Solicitando espaço na Tribuna Popular Livre ao Senhor Peter Alexandre Kneubuehler, representante da Associação de Pais e Amigos dos Excepcionais a fim de explanar sobre a Semana Nacional da Pessoa com Deficiência Intelectual e Múltipla, na sessão do dia 21 de agosto de 2023.</t>
   </si>
   <si>
     <t>9184</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9184/requerimento_108_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9184/requerimento_108_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Solicitando espaço na Tribuna Popular Livre ao Senhor Fernando Mallon, representante do Sindicato dos Servidores Públicos Municipais de São Bento do Sul e Região a fim de explanar sobre o piso nacional da educação, na sessão do dia 17 de julho de 2023.</t>
   </si>
   <si>
     <t>9212</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9212/requerimento_109_-_terezinha.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9212/requerimento_109_-_terezinha.pdf</t>
   </si>
   <si>
     <t>Solicitando a substituição das páginas 02 e 04 do Projeto de Lei Legislativo nº 097/2023.</t>
   </si>
   <si>
     <t>9221</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9221/requerimento_110_-_carla.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9221/requerimento_110_-_carla.pdf</t>
   </si>
   <si>
     <t>Solicitando espaço na Tribuna Popular Livre a Senhora Sherlyne Aparecida Schons Moreira a fim de explanar sobre o cordão de girassol, na sessão do dia 07 de agosto de 2023.</t>
   </si>
   <si>
     <t>9282</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9282/requerimento_111_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9282/requerimento_111_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Solicitando a substituição da página 02 do Projeto de Lei Legislativo nº 102/2023.</t>
   </si>
   <si>
     <t>9337</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9337/requerimento_112_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9337/requerimento_112_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Solicitando espaço na Tribuna Popular Livre a Senhora Marcia Gracietti Uba Chupel e a Senhorita Valentina Maia, representante da JCI São Bento do Sul e campeã da etapa municipal do Projeto Oratória nas escolas 2023, respectivamente, a fim de apresentar o tema do discurso “como o planejamento financeiro pode transformar meus sonhos em realidade”.</t>
   </si>
   <si>
     <t>9367</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9367/requerimento_113_-_karen.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9367/requerimento_113_-_karen.pdf</t>
   </si>
   <si>
     <t>Solicitando espaço na Tribuna Popular Livre ao Senhor Angelo Vilmar Celeski, membro do Conselho Fiscal do Núcleo de Apoio à Vida de São Bento do Sul, a fim de explanar sobre o Setembro Amarelo e a prevenção ao suicídio.</t>
   </si>
   <si>
     <t>9398</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9398/requerimento_114_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9398/requerimento_114_-_zuleica.pdf</t>
   </si>
   <si>
     <t>9409</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9409/requerimento_115_-_karen.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9409/requerimento_115_-_karen.pdf</t>
   </si>
   <si>
     <t>9413</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9413/requerimento_116_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9413/requerimento_116_-_darlan.pdf</t>
   </si>
   <si>
     <t>9420</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9420/requerimento_117_-_karen.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9420/requerimento_117_-_karen.pdf</t>
   </si>
   <si>
     <t>Solicitando a juntada do balancete de verificação da Associação Pumas de Futsal ao Projeto de Lei nº 104/2023-L.</t>
   </si>
   <si>
     <t>9425</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9425/requerimento_118_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9425/requerimento_118_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Solicitando espaço na Tribuna Popular Livre ao Senhor Luiz Carlos Floriani, representante do Centro de Integração Empresa-Escola - CIEE de Santa Catarina, a fim de apresentar os trabalhos realizados no município, por meio do relatório de sustentabilidade 2022, na sessão do dia 23 de outubro de 2023.</t>
   </si>
   <si>
     <t>9472</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9472/requerimento_119_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9472/requerimento_119_-_zuleica.pdf</t>
   </si>
   <si>
     <t>9474</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9474/requerimento_120_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9474/requerimento_120_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Solicitando espaço na Tribuna Popular Livre a Senhora Jarulanes Susan Gorniak, representante da Associação Empresarial de São Bento do Sul, a fim de explanar sobre a atuação do Núcleo de Responsabilidade Social da ACISBS, na sessão do dia 06 de novembro de 2023.</t>
   </si>
   <si>
     <t>9506</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9506/requerimento_no_121_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9506/requerimento_no_121_-_zuleica.pdf</t>
   </si>
   <si>
     <t>9519</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9519/requerimento_122_-_carla.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9519/requerimento_122_-_carla.pdf</t>
   </si>
   <si>
     <t>Solicitando a convocação do Secretário Municipal de Agricultura, Senhor José Ermínio Grein afim de prestar esclarecimentos sobre o Edital da Expoama, retirada e destinação dos materiais da demolição do EMEJA e sobre o Projeto de Lei nº 468/2023 sobre o Programa Porteira Aberta.</t>
   </si>
   <si>
     <t>9577</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9577/requerimento_123_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9577/requerimento_123_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Solicitando dispensa de interstício</t>
   </si>
   <si>
     <t>9599</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9599/requerimento_124_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9599/requerimento_124_-_zuleica.pdf</t>
   </si>
   <si>
     <t>9602</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9602/requerimento_125_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9602/requerimento_125_-_zuleica.pdf</t>
   </si>
   <si>
     <t>8820</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>REI</t>
   </si>
   <si>
     <t>Requerimento de Informação</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8820/requerimento_de_inf_038_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8820/requerimento_de_inf_038_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Saúde requerendo informações sobre as Unidades de Saúde do Município.</t>
   </si>
   <si>
     <t>8859</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8859/requerimento_de_inf_039_-_sabino.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8859/requerimento_de_inf_039_-_sabino.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal requerendo informações sobre o processo de aquisição de máquinas e caminhões para a Secretaria Municipal de Obras e Serviços Urbanos, com recursos oriundos de operação de crédito entre o Município e o Banco do Brasil.</t>
   </si>
   <si>
     <t>8884</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8884/requerimento_de_inf_040_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8884/requerimento_de_inf_040_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Finanças requerendo informações sobre o superávit financeiro de 2022.</t>
   </si>
   <si>
     <t>8972</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8972/requerimento_de_inf_041_-_zuleica.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8972/requerimento_de_inf_041_-_zuleica.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal requerendo informações sobre a segurança das escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>9001</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9001/requerimento_de_inf_042_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9001/requerimento_de_inf_042_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal requerendo informações sobre a Divisão de Iluminação Pública responsável pela gestão da COSIP em nosso município.</t>
   </si>
   <si>
     <t>9035</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9035/requerimento_de_inf_043_-_sabino.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9035/requerimento_de_inf_043_-_sabino.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Educação requerendo informações sobre os editais de convocação para os candidatos aprovados para o cargo de coordenador educacional.</t>
   </si>
   <si>
     <t>9043</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9043/requerimento_de_inf_044_-_adriano.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9043/requerimento_de_inf_044_-_adriano.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal requerendo informações sobre o Projeto de Lei nº 373/2023 e a atuação dos servidores no regime de sobreaviso.</t>
   </si>
   <si>
     <t>9127</t>
   </si>
   <si>
     <t>Adriano Reinhardt, Jairson Sabino, Karen L. Fechner, Zuleica Voltolini</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9127/requerimento_de_inf_045_-_adriano_e_outros.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9127/requerimento_de_inf_045_-_adriano_e_outros.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal requerendo informações sobre o Projeto de Lei nº 385/2023.</t>
   </si>
   <si>
     <t>9192</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9192/requerimento_de_inf_046_-_paulo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9192/requerimento_de_inf_046_-_paulo.pdf</t>
   </si>
   <si>
     <t>Ao Consórcio Quiriri requerendo informações sobre as suas atividades.</t>
   </si>
   <si>
     <t>9233</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9233/requerimento_de_inf_047_-_darlan.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9233/requerimento_de_inf_047_-_darlan.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Saúde requerendo informações sobre a atuação de profissionais no Posto de Saúde Central.</t>
   </si>
   <si>
     <t>9247</t>
   </si>
   <si>
     <t>Carla O. Hofmann, Paulo Zwiefka</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9247/requerimento_de_inf_048_-_carla_e_paulo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9247/requerimento_de_inf_048_-_carla_e_paulo.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a SAMAE requerendo informações sobre a Usina de resíduos sólidos.</t>
   </si>
   <si>
     <t>9252</t>
   </si>
   <si>
     <t>Adriano Reinhardt, Carla O. Hofmann, Darlan A. Guliani, Jairson Sabino, Karen L. Fechner, Lindacir Conde, Zuleica Voltolini</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9252/requerimento_de_inf_049_-_adriano_e_outros.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9252/requerimento_de_inf_049_-_adriano_e_outros.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos requerendo informações sobre os serviços de recapeamento realizados na Rua Mathias Nossol no dia 11 de julho de 2023.</t>
   </si>
   <si>
     <t>9258</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9258/requerimento_de_inf_50_-_sabino.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9258/requerimento_de_inf_50_-_sabino.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal requerendo informações sobre a manutenção realizada no mês de julho de 2023, nos Loteamentos Alto da Glória I e II pela Secretaria Municipal de Obras e Serviços Urbanos.</t>
   </si>
   <si>
     <t>9259</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9259/requerimento_de_inf_51_-_sabino.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9259/requerimento_de_inf_51_-_sabino.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal requerendo informações sobre o conserto realizado no Caminhão VW 26.280 CRM 6x4, ano 2023, Placa RVD3E38, adquirido neste ano pela Secretaria Municipal de Obras e Serviços Urbanos.</t>
   </si>
   <si>
     <t>9260</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9260/requerimento_de_inf_52_-_sabino.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9260/requerimento_de_inf_52_-_sabino.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal requerendo informações sobre o conserto realizado no Caminhão FORD/CARGO 2525, ano/modelo 2001/2001, Placa MBI5403, Chassi nº 9BFYTNYT71BB06028, número de patrimônio 183, com prancha para transporte de máquinas, pertencente a Secretaria Municipal de Agricultura e Meio Ambiente.</t>
   </si>
   <si>
     <t>9261</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9261/requerimento_de_inf_053_-_paulo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9261/requerimento_de_inf_053_-_paulo.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal requerendo informações do DETRU sobre as Indicações nºs 065, 076, 121, 138, 160, 234, 415, 505, 533, 549, 606, 678, 740 e 751.</t>
   </si>
   <si>
     <t>9295</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9295/requerimento_de_inf_054_-_sabino.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9295/requerimento_de_inf_054_-_sabino.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal requerendo informações sobre os serviços de britagem que estão sendo realizados no britador municipal instalado em terreno alugado na Estrada Dona Francisca, no Bairro Bela Aliança pela Secretaria Municipal de Obras e Serviços Urbanos.</t>
   </si>
   <si>
     <t>9312</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9312/requerimento_de_inf_055_-_sabino.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9312/requerimento_de_inf_055_-_sabino.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal requerendo informações sobre denúncia de realização de serviços de roçadas em testadas e passeios em terrenos particulares pela Secretaria Municipal de Obras e Serviços Urbanos.</t>
   </si>
   <si>
     <t>9343</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9343/requerimento_de_inf_056_-_karin.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9343/requerimento_de_inf_056_-_karin.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com cópia a Secretaria Municipal de Saúde requerendo informações sobre os atendimentos e encaminhamentos, bem como exames e consultas na área de oncologia em nosso município.</t>
   </si>
   <si>
     <t>9393</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9393/requerimento_de_inf_compl_057_-_sabino.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9393/requerimento_de_inf_compl_057_-_sabino.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal requerendo informações complementares sobre os serviços de britagem que estão sendo realizados no britador municipal instalado em terreno alugado na Estrada Dona Francisca, no Bairro Bela Aliança pela Secretaria Municipal de Obras e Serviços Urbanos.</t>
   </si>
   <si>
     <t>9462</t>
   </si>
   <si>
     <t>Adriano Reinhardt, Carla O. Hofmann, Jairson Sabino</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9462/requerimento_de_inf_058_-_adriano_sabino_e_carla.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9462/requerimento_de_inf_058_-_adriano_sabino_e_carla.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal requerendo informações sobre a cessão de uso de espaço público para a realização do evento Copa Brasil de Velocross.</t>
   </si>
   <si>
     <t>8808</t>
   </si>
   <si>
     <t>REINF</t>
   </si>
   <si>
     <t>Resposta Requerimentos de Informação</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8808/resposta_oficio_456.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8808/resposta_oficio_456.pdf</t>
   </si>
   <si>
     <t>Do Executivo Municipal respondendo o Requerimento de Informação nº 037/2022 ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos requerendo informações sobre a colisão entre equipamentos/veículos ocorrido no interior do pátio da Secretaria de Obras.</t>
   </si>
   <si>
     <t>8872</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8872/oficio_085_-_resposta_req._infor_n_038.23.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8872/oficio_085_-_resposta_req._infor_n_038.23.pdf</t>
   </si>
   <si>
     <t>Do Executivo Municipal respondendo o Requerimento de Informação nº 038/2023 ao Executivo Municipal, com cópia a Secretaria Municipal de Saúde requerendo informações sobre as Unidades de Saúde do Município.</t>
   </si>
   <si>
     <t>8938</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8938/oficio_137_-_resposta_req._infor_n_039.23.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8938/oficio_137_-_resposta_req._infor_n_039.23.pdf</t>
   </si>
   <si>
     <t>Do Executivo Municipal respondendo o Requerimento de Informação nº 039/2023 ao Executivo Municipal requerendo informações sobre o processo de aquisição de máquinas e caminhões para a Secretaria Municipal de Obras e Serviços Urbanos, com recursos oriundos de operação de crédito entre o Município e o Banco do Brasil.</t>
   </si>
   <si>
     <t>8955</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8955/oficio_153_-_resposta_req._infor_n_040.23.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8955/oficio_153_-_resposta_req._infor_n_040.23.pdf</t>
   </si>
   <si>
     <t>Do Executivo Municipal respondendo o Requerimento de Informação nº 040/2023, ao Executivo Municipal, com cópia a Secretaria Municipal de Finanças requerendo informações sobre o superávit financeiro de 2022.</t>
   </si>
   <si>
     <t>9046</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9046/oficio_224_-_resposta_req._infor_n_041.23.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9046/oficio_224_-_resposta_req._infor_n_041.23.pdf</t>
   </si>
   <si>
     <t>Do Executivo Municipal respondendo o Requerimento de Informação nº 041/2023 ao Executivo Municipal requerendo informações sobre a segurança das escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>9047</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9047/oficio_227_-_resposta_req._infor_n_039.23_complementar.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9047/oficio_227_-_resposta_req._infor_n_039.23_complementar.pdf</t>
   </si>
   <si>
     <t>Do Executivo Municipal respondendo o Requerimento nº 094/2023, com informações complementares ao Requerimento de Informação nº 039/2023.</t>
   </si>
   <si>
     <t>9088</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9088/oficio_250_-_resposta_req._infor_n_042.23.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9088/oficio_250_-_resposta_req._infor_n_042.23.pdf</t>
   </si>
   <si>
     <t>Do Executivo Municipal respondendo o Requerimento de Informação nº 042/2023 ao Executivo Municipal requerendo informações sobre a Divisão de Iluminação Pública responsável pela gestão da COSIP em nosso município.</t>
   </si>
   <si>
     <t>9108</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9108/oficio_260_-_resposta_req._infor_n_043.23.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9108/oficio_260_-_resposta_req._infor_n_043.23.pdf</t>
   </si>
   <si>
     <t>Do Executivo Municipal respondendo o Requerimento de Informação nº 043/2023 ao Executivo Municipal, com cópia a Secretaria Municipal de Educação requerendo informações sobre os editais de convocação para os candidatos aprovados para o cargo de coordenador educacional.</t>
   </si>
   <si>
     <t>9181</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9181/oficio_309_-_resposta_req._infor_n_045.23.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9181/oficio_309_-_resposta_req._infor_n_045.23.pdf</t>
   </si>
   <si>
     <t>Do Executivo Municipal respondendo o Requerimento de Informação nº 045/2023 ao Executivo Municipal requerendo informações sobre o Projeto de Lei nº 385/2023.</t>
   </si>
   <si>
     <t>9271</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9271/oficio_267_-_resposta_req._infor_n_046.23.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9271/oficio_267_-_resposta_req._infor_n_046.23.pdf</t>
   </si>
   <si>
     <t>Do Consórcio Intermunicipal Quiriri respondendo o Requerimento de Informação nº 046/2023 ao Consórcio Quiriri requerendo informações sobre as suas atividades.</t>
   </si>
   <si>
     <t>9284</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9284/oficio_385_-_resposta_req._infor_n_047.23.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9284/oficio_385_-_resposta_req._infor_n_047.23.pdf</t>
   </si>
   <si>
     <t>Do Executivo Municipal respondendo o Requerimento de Informação nº 047/2023 ao Executivo Municipal, com cópia a Secretaria Municipal de Saúde requerendo informações sobre a atuação de profissionais no Posto de Saúde Central.</t>
   </si>
   <si>
     <t>9318</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9318/oficio_426_-_resposta_req._infor_n_048.23.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9318/oficio_426_-_resposta_req._infor_n_048.23.pdf</t>
   </si>
   <si>
     <t>Do Executivo Municipal respondendo o Requerimento de Informações nºs 048/2023 ao Executivo Municipal, com cópia a SAMAE requerendo informações sobre a Usina de resíduos sólidos.</t>
   </si>
   <si>
     <t>9319</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9319/oficio_426_-_resposta_req._infor_n_049.23.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9319/oficio_426_-_resposta_req._infor_n_049.23.pdf</t>
   </si>
   <si>
     <t>Do Executivo Municipal respondendo o Requerimento de Informação nº 049/2023 ao Executivo Municipal, com cópia a Secretaria Municipal de Obras e Serviços Urbanos requerendo informações sobre os serviços de recapeamento realizados na Rua Mathias Nossol no dia 11 de julho de 2023.</t>
   </si>
   <si>
     <t>9333</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9333/oficio_436_-_resposta_req._infor_n_050.23.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9333/oficio_436_-_resposta_req._infor_n_050.23.pdf</t>
   </si>
   <si>
     <t>Do Executivo Municipal respondendo o Requerimento de Informação nº 050/2023 ao Executivo Municipal requerendo informações sobre a manutenção realizada no mês de julho de 2023, nos Loteamentos Alto da Glória I e II pela Secretaria Municipal de Obras e Serviços Urbanos.</t>
   </si>
   <si>
     <t>9334</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9334/oficio_436_-_resposta_req._infor_n_051.23.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9334/oficio_436_-_resposta_req._infor_n_051.23.pdf</t>
   </si>
   <si>
     <t>Do Executivo Municipal respondendo o Requerimento de Informação nº 051/2023 ao Executivo Municipal requerendo informações sobre o conserto realizado no Caminhão VW 26.280 CRM 6x4, ano 2023, Placa RVD3E38, adquirido neste ano pela Secretaria Municipal de Obras e Serviços Urbanos.</t>
   </si>
   <si>
     <t>9335</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9335/oficio_436_-_resposta_req._infor_n_052.23.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9335/oficio_436_-_resposta_req._infor_n_052.23.pdf</t>
   </si>
   <si>
     <t>Do Executivo Municipal respondendo o Requerimento de Informação nº 052/2023 ao Executivo Municipal requerendo informações sobre o conserto realizado no Caminhão FORD/CARGO 2525, ano/modelo 2001/2001, Placa MBI5403, Chassi nº 9BFYTNYT71BB06028, número de patrimônio 183, com prancha para transporte de máquinas, pertencente a Secretaria Municipal de Agricultura e Meio Ambiente.</t>
   </si>
   <si>
     <t>9336</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9336/oficio_444_-_resposta_req._infor_n_053.23.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9336/oficio_444_-_resposta_req._infor_n_053.23.pdf</t>
   </si>
   <si>
     <t>Do Executivo Municipal respondendo o Requerimento de Informação nº 053/2023 ao Executivo Municipal requerendo informações do DETRU sobre as Indicações nºs 065, 076, 121, 138, 160, 234, 415, 505, 533, 549, 606, 678, 740 e 751.</t>
   </si>
   <si>
     <t>9374</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9374/oficio_555_-_resposta_req._infor_n_054.23.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9374/oficio_555_-_resposta_req._infor_n_054.23.pdf</t>
   </si>
   <si>
     <t>Do Executivo Municipal respondendo o Requerimento de Informação nº 054/2023 ao Executivo Municipal requerendo informações sobre os serviços de britagem que estão sendo realizados no britador municipal instalado em terreno alugado na Estrada Dona Francisca, no Bairro Bela Aliança pela Secretaria Municipal de Obras e Serviços Urbanos.</t>
   </si>
   <si>
     <t>9392</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9392/oficio_569_-_resposta_req._infor_n_055.23.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9392/oficio_569_-_resposta_req._infor_n_055.23.pdf</t>
   </si>
   <si>
     <t>Do Executivo Municipal respondendo o Requerimento de Informação nº 055/2023 ao Executivo Municipal requerendo informações sobre denúncia de realização de serviços de roçadas em testadas e passeios em terrenos particulares pela Secretaria Municipal de Obras e Serviços Urbanos.</t>
   </si>
   <si>
     <t>9421</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9421/oficio_594_-_resposta_req._infor_n_056.23.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9421/oficio_594_-_resposta_req._infor_n_056.23.pdf</t>
   </si>
   <si>
     <t>Do Executivo Municipal respondendo o Requerimento de Informação nº 056/2023 ao Executivo Municipal, com cópia a Secretaria Municipal de Saúde requerendo informações sobre os atendimentos e encaminhamentos, bem como exames e consultas na área de oncologia em nosso município.</t>
   </si>
   <si>
     <t>9464</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9464/oficio_654_-_resposta_req._infor_n_057.23.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9464/oficio_654_-_resposta_req._infor_n_057.23.pdf</t>
   </si>
   <si>
     <t>Do Executivo Municipal respondendo o Requerimento de Informação nº 057/2023 ao Executivo Municipal requerendo informações complementares sobre os serviços de britagem que estão sendo realizados no britador municipal instalado em terreno alugado na Estrada Dona Francisca, no Bairro Bela Aliança pela Secretaria Municipal de Obras e Serviços Urbanos.</t>
   </si>
   <si>
     <t>9557</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9557/oficio_706_-_resposta_req._infor_n_058.23.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9557/oficio_706_-_resposta_req._infor_n_058.23.pdf</t>
   </si>
   <si>
     <t>Do Executivo Municipal encaminhando a resposta do Requerimento de Informação nº 058/2023 ao Executivo Municipal requerendo informações sobre a cessão de uso de espaço público para a realização do evento Copa Brasil de Velocross.</t>
   </si>
   <si>
     <t>9078</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9078/veto_total_001_pll_088.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9078/veto_total_001_pll_088.pdf</t>
   </si>
   <si>
     <t>Veto Total nº 001/2023 ao Projeto de Lei nº 088/2023-L.</t>
   </si>
   <si>
     <t>9253</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9253/veto_total_001_ao_pll_095.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9253/veto_total_001_ao_pll_095.pdf</t>
   </si>
   <si>
     <t>Veto Total nº 002/2023 ao Projeto de Lei nº 095/2023-L.</t>
   </si>
   <si>
     <t>9323</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9323/veto_003_pll_100_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9323/veto_003_pll_100_-_executivo.pdf</t>
   </si>
   <si>
     <t>Veto Parcial nº 003/2023 ao Projeto de Lei Legislativo nº 100/2023-L.</t>
   </si>
   <si>
     <t>9562</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9562/veto_no_004_ple_398_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9562/veto_no_004_ple_398_-_executivo.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei nº 398/2023-E.</t>
   </si>
   <si>
     <t>9041</t>
   </si>
   <si>
     <t>PLEC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9041/plc_010_-_plano_diretor_2023.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9041/plc_010_-_plano_diretor_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Diretor de Desenvolvimento Territorial de São Bento do Sul.</t>
   </si>
   <si>
     <t>9042</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9042/plc_011_-_ordenamento_territorial.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9042/plc_011_-_ordenamento_territorial.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre o Ordenamento Territorial do Município de São Bento do Sul.</t>
   </si>
   <si>
     <t>9278</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9278/projeto_de_lei_complementar_012_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9278/projeto_de_lei_complementar_012_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei nº 140, de 22 de dezembro de 1997 – Código Tributário Municipal.</t>
   </si>
   <si>
     <t>9381</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9381/projeto_de_lei_complementar_013_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9381/projeto_de_lei_complementar_013_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento para a instalação de infraestrutura de suporte para Estação Transmissora de Radiocomunicação – ETR autorizada pela Agência Nacional de Telecomunicações – ANATEL.</t>
   </si>
   <si>
     <t>9451</t>
   </si>
   <si>
-    <t>https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9451/projeto_de_lei_complementar_014_-_executivo.pdf</t>
+    <t>http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9451/projeto_de_lei_complementar_014_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a forma de pagamento dos tributos e preços públicos municipais por meio de cartão de crédito.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -9678,67 +9678,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9002/emenda_modificativa_001_pll_088_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9058/emenda_modificativa_001_ple_362_-_karen.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9193/emenda_modificativa_001_ple_388_-_zuleica_e_outros.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9273/emenda_supressiva_001_ple_406_2023_-_carla.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9461/emenda_modificativa_001_ple_468_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9471/emenda_modificativa_001_ple_398_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9578/emenda_supressiva_001_ple_512_-_terezinha.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8811/indicacao_578_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8813/indicacao_579_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8818/indicacao_580_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8819/indicacao_581_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8821/indicacao_582_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8822/indicacao_583_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8824/indicacao_584_-_carla_e_karen.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8825/indicacao_585_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8826/indicacao_586_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8827/indicacao_587_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8828/indicacao_588_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8829/indicacao_589_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8831/indicacao_590_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8832/indicacao_591_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8833/indicacao_592_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8834/indicacao_593_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8837/indicacao_594_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8838/indicacao_595_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8839/indicacao_596_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8844/indicacao_597_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8845/indicacao_598_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8846/indicacao_599_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8848/indicacao_600_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8852/indicacao_601_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8853/indicacao_602_-_pesenti.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8854/indicacao_603_-_pesenti.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8855/indicacao_604_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8856/indicacao_605_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8858/indicacao_606_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8860/indicacao_607_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8861/indicacao_608_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8862/indicacao_609_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8865/indicacao_610_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8867/indicacao_611_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8868/indicacao_612_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8869/indicacao_613_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8870/indicacao_614_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8873/indicacao_615_-_carla.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8876/indicacao_616_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8877/indicacao_617_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8878/indicacao_618_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8879/indicacao_619_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8880/indicacao_620_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8882/indicacao_621_-_pesenti.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8883/indicacao_622_-_pesenti.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8889/indicacao_623_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8890/indicacao_624_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8891/indicacao_625_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8893/indicacao_626_-_carla.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8894/indicacao_627_-_carla_e_pesenti.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8895/indicacao_628_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8899/indicacao_629_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8900/indicacao_630_-_helio.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8906/indicacao_631_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8907/indicacao_632_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8908/indicacao_633_-_darlan_e_terezinha.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8909/indicacao_634_-_pesenti.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8910/indicacao_635_-_pesenti.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8911/indicacao_636_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8912/indicacao_637_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8913/indicacao_638_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8919/indicacao_639_-_karen.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8921/indicacao_640_-_carla.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8922/indicacao_641_-_carla_e_terezinha.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8923/indicacao_642_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8924/indicacao_643_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8926/indicacao_644_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8927/indicacao_645_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8928/indicacao_646_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8930/indicacao_647_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8931/indicacao_648_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8934/indicacao_649_-_pesenti.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8939/indicacao_650_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8940/indicacao_651_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8941/indicacao_652_-_helio.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8942/indicacao_653_-_helio.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8943/indicacao_654_-_helio.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8944/indicacao_655_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8948/indicacao_656_-_helio.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8949/indicacao_657_-_helio.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8950/indicacao_658_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8952/indicacao_659_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8953/indicacao_660_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8954/indicacao_661_-_pesenti.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8956/indicacao_662_-_helio.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8957/indicacao_663_-_celio.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8958/indicacao_664_-_helio.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8959/indicacao_665_-_pesenti.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8964/indicacao_666_-_pesenti.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8970/indicacao_667_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8974/indicacao_668_-_zuleica_e_adriano.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8977/indicacao_669_-_carla_e_outras.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8979/indicacao_670_-_sabino.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8983/indicacao_671_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8984/indicacao_672_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8985/indicacao_673_-_sabino.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8992/indicacao_674_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8993/indicacao_675_-_celio.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8994/indicacao_676_-_celio.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8995/indicacao_677_-_celio.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8997/indicacao_678_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9004/indicacao_679_-_helio.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9011/indicacao_680_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9014/indicacao_681_-_helio.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9018/indicacao_682_-_helio.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9021/indicacao_683_-_carla.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9023/indicacao_684_-_helio.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9024/indicacao_685_-_helio.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9029/indicacao_686_-_pesenti.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9030/indicacao_687_-_pesenti.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9031/indicacao_688_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9032/indicacao_689_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9038/indicacao_690_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9039/indicacao_691_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9040/indicacao_692_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9045/indicacao_693_-_helio.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9048/indicacao_694_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9049/indicacao_695_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9050/indicacao_696_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9051/indicacao_697_-_sabino.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9052/indicacao_698_-_sabino.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9055/indicacao_699_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9061/indicacao_700_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9062/indicacao_701_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9065/indicacao_702_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9066/indicacao_703_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9069/indicacao_704_-_helio_e_terezinha.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9071/indicacao_705_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9072/indicacao_706_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9073/indicacao_707_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9074/indicacao_708_-_darlan_e_terezinha.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9076/indicacao_709_-_pesenti.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9077/indicacao_710_-_helio.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9084/indicacao_711_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9092/indicacao_712_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9093/indicacao_713_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9095/indicacao_714_-_carla.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9096/indicacao_715_-_helio.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9103/indicacao_716_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9104/indicacao_717_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9106/indicacao_718_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9107/indicacao_719_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9111/indicacao_720_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9112/indicacao_721_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9115/indicacao_722_-_karen.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9119/indicacao_723_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9120/indicacao_724_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9121/indicacao_725_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9122/indicacao_726_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9128/indicacao_727_-_carla.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9131/indicacao_718_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9137/indicacao_729_-_helio.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9138/indicacao_730_-_helio.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9139/indicacao_731_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9140/indicacao_732_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9146/indicacao_733_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9147/indicacao_734_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9149/indicacao_735_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9150/indicacao_736_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9151/indicacao_737_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9154/indicacao_738_-_karen.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9155/indicacao_739_-_karen.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9156/indicacao_740_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9158/indicacao_741_-_helio.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9159/indicacao_742_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9160/indicacao_743_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9161/indicacao_744_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9162/indicacao_745_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9163/indicacao_746_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9164/indicacao_747_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9165/indicacao_748_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9166/indicacao_749_-_darlan_e_terezinha.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9167/indicacao_750_-_darlan_e_terezinha.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9168/indicacao_751_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9169/indicacao_752_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9180/indicacao_753_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9186/indicacao_754_-_lindacir.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9188/indicacao_755_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9191/indicacao_756_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9195/indicacao_757_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9196/indicacao_758_-_lindacir.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9197/indicacao_759_-_lindacir.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9203/indicacao_760_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9204/indicacao_761_-_lindacir.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9205/indicacao_762_-_lindacir.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9206/indicacao_763_-_lindacir.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9207/indicacao_764_-_lindacir.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9208/indicacao_765_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9209/indicacao_766_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9213/indicacao_767_-_karen.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9214/indicacao_768_-_karen.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9215/indicacao_769_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9216/indicacao_770_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9218/indicacao_771_-_carla.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9219/indicacao_772_-_carla.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9223/indicacao_773_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9227/indicacao_774_-_lindacir.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9228/indicacao_775_-_lindacir.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9229/indicacao_776_-_lindacir.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9230/indicacao_777_-_lindacir.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9231/indicacao_778_-_lindacir.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9232/indicacao_779_-_lindacir.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9234/indicacao_780_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9235/indicacao_781_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9237/indicacao_782_-_carla.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9238/indicacao_783_-_carla.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9239/indicacao_784_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9245/indicacao_785_-_carla.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9246/indicacao_786_-_carla.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9248/indicacao_787_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9249/indicacao_788_-_lindacir.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9250/indicacao_789_-_lindacir.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9251/indicacao_790_-_lindacir.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9254/indicacao_791_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9255/indicacao_792_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9256/indicacao_793_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9257/indicacao_794_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9266/indicacao_795_-_karen.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9267/indicacao_796_-_karen.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9268/indicacao_797_-_karen.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9269/indicacao_798_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9274/indicacao_799_-_carla.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9276/indicacao_800_-_sabino.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9280/indicacao_801_-_karen.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9281/indicacao_802_-_karen.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9283/indicacao_803_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9285/indicacao_804_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9286/indicacao_805_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9287/indicacao_806_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9288/indicacao_807_-_pesenti.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9293/indicacao_808_-_sabino.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9294/indicacao_809_-_sabino.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9296/indicacao_810_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9297/indicacao_811_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9303/indicacao_812_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9304/indicacao_813_-_karen.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9305/indicacao_814_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9313/indicacao_815_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9314/indicacao_816_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9315/indicacao_817_-_karen.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9316/indicacao_818_-_karen.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9317/indicacao_819_-_helio.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9320/indicacao_820_-_karen.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9321/indicacao_821_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9322/indicacao_822_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9328/indicacao_823_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9329/indicacao_824_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9330/indicacao_825_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9331/indicacao_826_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9332/indicacao_827_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9338/indicacao_828_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9339/indicacao_829_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9340/indicacao_830_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9341/indicacao_831_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9342/indicacao_832_-_karen.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9344/indicacao_833_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9345/indicacao_834_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9346/indicacao_835_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9347/indicacao_836_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9348/indicacao_837_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9349/indicacao_838_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9350/indicacao_839_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9358/indicacao_840_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9359/indicacao_841_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9360/indicacao_842_-_carla.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9361/indicacao_843_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9362/indicacao_844_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9363/indicacao_845_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9364/indicacao_846_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9375/indicacao_847_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9376/indicacao_848_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9377/indicacao_849_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9378/indicacao_850_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9379/indicacao_851_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9382/indicacao_852_-_karen.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9384/indicacao_853_-_pesenti.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9394/indicacao_854_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9395/indicacao_855_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9396/indicacao_856_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9399/indicacao_857_-_carla.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9400/indicacao_858_-_carla.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9401/indicacao_859_-_carla.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9402/indicacao_860_-_paulo_e_helio.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9404/indicacao_861_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9405/indicacao_862_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9408/indicacao_863_-_karen.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9412/indicacao_864_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9417/indicacao_865_-_terezinha.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9418/indicacao_866_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9419/indicacao_867_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9422/indicacao_868_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9423/indicacao_869_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9424/indicacao_870_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9426/indicacao_871_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9427/indicacao_872_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9431/indicacao_873_-_helio.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9432/indicacao_874_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9435/indicacao_875_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9436/indicacao_876_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9437/indicacao_877_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9440/indicacao_878_-_karen.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9441/indicacao_879_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9442/indicacao_880_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9452/indicacao_881_-_helio.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9453/indicacao_882_-_helio.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9455/indicacao_883_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9456/indicacao_884_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9457/indicacao_885_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9458/indicacao_886_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9460/indicacao_887_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9463/indicacao_888_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9465/indicacao_889_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9467/indicacao_890_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9468/indicacao_891_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9473/indicacao_892_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9475/indicacao_893_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9484/indicacao_894_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9486/indicacao_895_-_helio.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9487/indicacao_896_-_jucelia.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9488/indicacao_897_-_jucelia.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9489/indicacao_898_-_veiga_jr.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9490/indicacao_899_-_veiga_jr.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9491/indicacao_900_-_veiga_jr.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9492/indicacao_901_-_veiga_jr.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9493/indicacao_902_-_veiga_jr.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9494/indicacao_903_-_jucelia.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9495/indicacao_904_-_helio.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9496/indicacao_905_-_helio.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9499/indicacao_906_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9500/indicacao_907_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9501/indicacao_908_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9507/indicacao_909_-_luiz_pesenti.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9511/indicacao_910_-_veiga_junior.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9512/indicacao_911_-_veiga_junior.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9513/indicacao_912_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9514/indicacao_913_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9515/indicacao_914_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9517/indicacao_915_-_veiga_junior.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9518/indicacao_916_-_veiga_junior.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9520/indicacao_917_-_carla.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9521/indicacao_918_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9522/indicacao_919_-_pesenti.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9523/indicacao_920_-_pesenti.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9525/indicacao_921_-_veiga_junior.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9526/indicacao_922_-_veiga_junior.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9527/indicacao_923_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9528/indicacao_924_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9546/indicacao_925_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9551/indicacao_926_-_pesenti.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9554/indicacao_927_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9555/indicacao_928_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9558/indicacao_929_-_sabino.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9559/indicacao_930_-_sabino.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9563/indicacao_931_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9573/indicacao_932_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9574/indicacao_933_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9575/indicacao_934_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9583/indicacao_935_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9591/indicacao_936_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9592/indicacao_937_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9593/indicacao_938_-_carla.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9594/indicacao_939_-_carla.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9597/indicacao_940_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9598/indicacao_941_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8810/mocao_040_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8835/mocao_041_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8847/mocao_042_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8871/mocao_043_-_terezinha_e_outros.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8881/mocao_044_-_carla.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8920/mocao_045_-_karen.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8929/mocao_046_-_carla_e_outros.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8951/mocao_047_-_carla.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8971/mocao_048_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8973/mocao_049_-_zuleica_e_adriano.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8986/mocao_050_-_zuleica_e_outros.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8989/mocao_051_-_zuleica_e_outros.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9017/mocao_052_-_zuleica_e_outros.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9037/mocao_053_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9059/mocao_054_-_karen.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9075/mocao_055_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9094/mocao_056_-_zuleica_e_terezinha.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9097/mocao_057_-_karen.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9098/mocao_058_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9102/mocao_059_-_carla.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9110/mocao_060_-_karen_e_outros.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9129/mocao_061_-_carla.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9152/mocao_062_-_carla.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9187/mocao_063_-_lindacir.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9220/mocao_064_-_carla.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9406/mocao_065_-_zuleica_e_terezinha.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9415/mocao_066_-_zuleica_e_outros.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9416/mocao_067_-_terezinha.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9439/mocao_068_-_carla.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9476/mocao_069_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9485/mocao_070_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9503/mocao_071_-_terezinha.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9516/mocao_072_-_veiga_junior.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9524/mocao_073_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9550/mocao_074_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9556/mocao_075_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9565/mocao_076_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9566/mocao_077_-_carla.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9438/projeto_de_decreto_01_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9466/projeto_de_decreto_02_-_zuleica_e_outras.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8806/projeto_de_lei_323_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8807/projeto_de_lei_324_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8809/projeto_de_lei_325_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8812/projeto_de_lei_326_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8815/projeto_de_lei_327_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8816/projeto_de_lei_328_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8817/projeto_de_lei_329_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8836/projeto_de_lei_330_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8840/projeto_de_lei_331_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8841/projeto_de_lei_332_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8842/projeto_de_lei_333_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8849/projeto_de_lei_334_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8850/projeto_de_lei_335_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8863/projeto_de_lei_336_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8864/projeto_de_lei_337_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8874/projeto_de_lei_338_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8875/projeto_de_lei_339_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8885/projeto_de_lei_340_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8886/projeto_de_lei_341_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8887/projeto_de_lei_342_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8892/projeto_de_lei_343_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8897/projeto_de_lei_344_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8898/projeto_de_lei_345_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8901/projeto_de_lei_346_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8902/projeto_de_lei_347_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8903/projeto_de_lei_348_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8904/projeto_de_lei_349_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8915/projeto_de_lei_350_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8916/projeto_de_lei_351_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8917/projeto_de_lei_352_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8918/projeto_de_lei_353_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8925/projeto_de_lei_354_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8935/projeto_de_lei_355_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8936/projeto_de_lei_356_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8937/projeto_de_lei_357_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8945/projeto_de_lei_358_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8946/projeto_de_lei_359_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8947/projeto_de_lei_360_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8975/projeto_de_lei_361_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8981/projeto_de_lei_362_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8982/projeto_de_lei_363_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8990/projeto_de_lei_364_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8991/projeto_de_lei_365_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9005/projeto_de_lei_366_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9006/projeto_de_lei_367_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9007/projeto_de_lei_368_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9008/projeto_de_lei_369_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9009/projeto_de_lei_370_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9010/projeto_de_lei_371_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9019/projeto_de_lei_372_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9026/projeto_de_lei_373_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9027/projeto_de_lei_374_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9033/projeto_de_lei_375_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9053/projeto_de_lei_376_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9054/projeto_de_lei_377_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9067/projeto_de_lei_378_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9068/projeto_de_lei_379_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9079/projeto_de_lei_380_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9080/projeto_de_lei_381_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9081/projeto_de_lei_382_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9082/projeto_de_lei_383_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9109/projeto_de_lei_384_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9117/projeto_de_lei_executivo_-_385.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9118/projeto_de_lei_executivo_-_386.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9123/projeto_de_lei_387_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9124/projeto_de_lei_388_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9125/projeto_de_lei_389_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9133/projeto_de_lei_390_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9142/projeto_de_lei_391_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9134/projeto_de_lei_392_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9135/projeto_de_lei_393_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9136/projeto_de_lei_394_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9143/projeto_de_lei_395_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9144/projeto_de_lei_396_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9148/projeto_de_lei_397_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9170/projeto_de_lei_398_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9171/projeto_de_lei_399_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9172/projeto_de_lei_400_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9173/projeto_de_lei_401_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9174/projeto_de_lei_402_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9175/projeto_de_lei_403_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9176/projeto_de_lei_404_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9177/projeto_de_lei_405_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9178/projeto_de_lei_406_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9189/projeto_de_lei_407_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9190/projeto_de_lei_408_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9198/projeto_de_lei_409_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9199/projeto_de_lei_410_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9200/projeto_de_lei_411_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9201/projeto_de_lei_412_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9210/projeto_de_lei_413_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9217/projeto_de_lei_414_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9225/projeto_de_lei_415_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9226/projeto_de_lei_416_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9241/projeto_de_lei_417_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9242/projeto_de_lei_418_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9243/projeto_de_lei_419_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9244/projeto_de_lei_420_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9262/projeto_de_lei_421_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9263/projeto_de_lei_422_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9264/projeto_de_lei_423_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9265/projeto_de_lei_424_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9279/projeto_de_lei_425_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9277/projeto_de_lei_426_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9289/projeto_de_lei_427_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9290/projeto_de_lei_428_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9292/projeto_de_lei_429_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9298/projeto_de_lei_430_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9299/projeto_de_lei_431_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9300/projeto_de_lei_432_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9301/projeto_de_lei_433_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9302/projeto_de_lei_434_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9306/projeto_de_lei_435_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9307/projeto_de_lei_436_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9308/projeto_de_lei_437_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9309/projeto_de_lei_438_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9310/projeto_de_lei_439_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9311/projeto_de_lei_440_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9324/projeto_de_lei_441_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9325/projeto_de_lei_442_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9326/projeto_de_lei_443_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9327/projeto_de_lei_444_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9351/projeto_de_lei_445_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9352/projeto_de_lei_446_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9353/projeto_de_lei_447_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9354/projeto_de_lei_448_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9355/projeto_de_lei_449_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9356/projeto_de_lei_450_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9357/projeto_de_lei_451_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9365/projeto_de_lei_452_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9366/projeto_de_lei_453_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9368/projeto_de_lei_454_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9369/projeto_de_lei_455_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9370/projeto_de_lei_456_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9371/projeto_de_lei_457_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9372/projeto_de_lei_458_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9373/projeto_de_lei_459_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9380/projeto_de_lei_460_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9383/projeto_de_lei_461_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9387/projeto_de_lei_462_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9388/projeto_de_lei_463_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9389/projeto_de_lei_464_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9390/projeto_de_lei_465_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9391/projeto_de_lei_466_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9397/projeto_de_lei_467_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9403/projeto_de_lei_468_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9410/projeto_de_lei_469_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9411/projeto_de_lei_470_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9428/projeto_de_lei_471_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9429/projeto_de_lei_472_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9430/projeto_de_lei_473_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9443/projeto_de_lei_474_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9444/projeto_de_lei_475_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9445/projeto_de_lei_476_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9446/projeto_de_lei_477_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9447/projeto_de_lei_478_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9448/projeto_de_lei_479_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9449/projeto_de_lei_480_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9450/projeto_de_lei_481_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9469/projeto_de_lei_482_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9470/projeto_de_lei_483_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9477/projeto_de_lei_484_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9478/projeto_de_lei_485_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9479/projeto_de_lei_486_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9480/projeto_de_lei_487_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9481/projeto_de_lei_488_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9482/projeto_de_lei_489_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9483/projeto_de_lei_490_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9497/projeto_de_lei_491_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9498/projeto_de_lei_492_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9508/ple_493.2023.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9509/ple_494.2023.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9510/ple_495.2023.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9529/projeto_de_lei_496_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9530/projeto_de_lei_497_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9531/projeto_de_lei_498_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9532/projeto_de_lei_499_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9533/projeto_de_lei_500_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9534/projeto_de_lei_501_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9535/projeto_de_lei_502_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9536/projeto_de_lei_503_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9537/projeto_de_lei_504_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9538/projeto_de_lei_505_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9539/projeto_de_lei_506_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9540/projeto_de_lei_507_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9541/projeto_de_lei_508_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9542/projeto_de_lei_509_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9543/projeto_de_lei_510_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9544/projeto_de_lei_511_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9545/projeto_de_lei_512_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9547/projeto_de_lei_513_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9548/projeto_de_lei_514_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9549/projeto_de_lei_515_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9552/projeto_de_lei_516_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9553/projeto_de_lei_517_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9560/projeto_de_lei_518_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9561/projeto_de_lei_519_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9567/projeto_de_lei_520_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9568/projeto_de_lei_521_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9569/projeto_de_lei_522_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9570/projeto_de_lei_523_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9571/projeto_de_lei_524_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9572/projeto_de_lei_525_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9576/projeto_de_lei_526_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9579/projeto_de_lei_527_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9580/projeto_de_lei_528_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9581/projeto_de_lei_529_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9582/projeto_de_lei_530_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9584/projeto_de_lei_531_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9585/projeto_de_lei_532_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9586/projeto_de_lei_533_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9587/projeto_de_lei_534_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9588/projeto_de_lei_535_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9589/projeto_de_lei_536_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9590/projeto_de_lei_537_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9595/projeto_de_lei_538_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9596/projeto_de_lei_539_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9600/projeto_de_lei_540_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9601/projeto_de_lei_541_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8814/projeto_de_lei_084_-_carla.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8823/projeto_de_lei_085_-_carla_e_outros.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8888/projeto_de_lei_086_-_legislativo_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8896/projeto_de_lei_087_-_legislativo_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8933/projeto_de_lei_088_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8967/projeto_de_lei_legislativo_089_-_zuleica_e_outros.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8968/projeto_de_lei_legislativo_090_-_zuleica_e_outros.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8969/projeto_de_lei_legislativo_091_-_zuleica_e_outros.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9034/projeto_de_lei_092_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9070/projeto_de_lei_legislativo_093_-_terezinha_e_pesenti.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9105/projeto_de_lei_legislativo_094_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9116/projeto_de_lei_legislativo_095_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9132/projeto_de_lei_legislativo_096_-_zuleica_e_outros.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9194/projeto_de_lei_legislativo_097_-_terezinha.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9202/projeto_de_lei_legislativo_098_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9211/projeto_de_lei_099_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9224/projeto_de_lei_legislativo_100_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9236/projeto_de_lei_legislativo_101_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9270/projeto_de_lei_102_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9275/projeto_de_lei_legislativo_103_-_carla.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9385/projeto_de_lei_104_-_karen.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9414/projeto_de_lei_105_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9454/projeto_de_lei_106_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9459/projeto_de_lei_107_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9504/projeto_de_lei_108_-_terezinha.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9505/projeto_de_lei_109_-_terezinha.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9564/projeto_de_lei_110_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8965/projeto_de_resolucao_023_-_zuleica_e_outros.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8966/projeto_de_resolucao_024_-_zuleica_e_outros.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9036/projeto_de_resolucao_025_-_terezinha_e_outros.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9063/projeto_de_resolucao_026_-_carla_e_outras.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9185/projeto_de_resolucao_027_-_lindacir.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9222/projeto_de_resolucao_028_-_carla_e_outras.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9502/projeto_de_resolucao_029_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8830/requerimento_087_-_sabino.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8843/requerimento_88_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8851/requerimento_089_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8857/requerimento_090_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8866/requerimento_091_-_carla.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8914/requerimento_092_-_terezinha.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8961/requerimento_093_-_carla.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8962/requerimento_094_-_sabino.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8996/requerimento_095_-_helio.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9012/requerimento_096_-_carla.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9022/requerimento_097_-_carla.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9056/requerimento_098_-_zuleica_e_outros.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9086/requerimento_099_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9089/requerimento_100_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9101/requerimento_101_-_carla.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9114/requerimento_102_-_pesenti.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9126/requerimento_103_-_karen.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9130/requerimento_104_-_pesenti.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9141/requerimento_105_-_karen.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9145/requerimento_106_-_carla.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9182/requerimento_107_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9184/requerimento_108_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9212/requerimento_109_-_terezinha.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9221/requerimento_110_-_carla.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9282/requerimento_111_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9337/requerimento_112_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9367/requerimento_113_-_karen.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9398/requerimento_114_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9409/requerimento_115_-_karen.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9413/requerimento_116_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9420/requerimento_117_-_karen.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9425/requerimento_118_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9472/requerimento_119_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9474/requerimento_120_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9506/requerimento_no_121_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9519/requerimento_122_-_carla.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9577/requerimento_123_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9599/requerimento_124_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9602/requerimento_125_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8820/requerimento_de_inf_038_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8859/requerimento_de_inf_039_-_sabino.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8884/requerimento_de_inf_040_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8972/requerimento_de_inf_041_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9001/requerimento_de_inf_042_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9035/requerimento_de_inf_043_-_sabino.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9043/requerimento_de_inf_044_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9127/requerimento_de_inf_045_-_adriano_e_outros.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9192/requerimento_de_inf_046_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9233/requerimento_de_inf_047_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9247/requerimento_de_inf_048_-_carla_e_paulo.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9252/requerimento_de_inf_049_-_adriano_e_outros.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9258/requerimento_de_inf_50_-_sabino.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9259/requerimento_de_inf_51_-_sabino.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9260/requerimento_de_inf_52_-_sabino.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9261/requerimento_de_inf_053_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9295/requerimento_de_inf_054_-_sabino.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9312/requerimento_de_inf_055_-_sabino.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9343/requerimento_de_inf_056_-_karin.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9393/requerimento_de_inf_compl_057_-_sabino.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9462/requerimento_de_inf_058_-_adriano_sabino_e_carla.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8808/resposta_oficio_456.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8872/oficio_085_-_resposta_req._infor_n_038.23.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8938/oficio_137_-_resposta_req._infor_n_039.23.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8955/oficio_153_-_resposta_req._infor_n_040.23.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9046/oficio_224_-_resposta_req._infor_n_041.23.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9047/oficio_227_-_resposta_req._infor_n_039.23_complementar.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9088/oficio_250_-_resposta_req._infor_n_042.23.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9108/oficio_260_-_resposta_req._infor_n_043.23.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9181/oficio_309_-_resposta_req._infor_n_045.23.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9271/oficio_267_-_resposta_req._infor_n_046.23.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9284/oficio_385_-_resposta_req._infor_n_047.23.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9318/oficio_426_-_resposta_req._infor_n_048.23.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9319/oficio_426_-_resposta_req._infor_n_049.23.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9333/oficio_436_-_resposta_req._infor_n_050.23.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9334/oficio_436_-_resposta_req._infor_n_051.23.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9335/oficio_436_-_resposta_req._infor_n_052.23.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9336/oficio_444_-_resposta_req._infor_n_053.23.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9374/oficio_555_-_resposta_req._infor_n_054.23.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9392/oficio_569_-_resposta_req._infor_n_055.23.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9421/oficio_594_-_resposta_req._infor_n_056.23.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9464/oficio_654_-_resposta_req._infor_n_057.23.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9557/oficio_706_-_resposta_req._infor_n_058.23.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9078/veto_total_001_pll_088.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9253/veto_total_001_ao_pll_095.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9323/veto_003_pll_100_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9562/veto_no_004_ple_398_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9041/plc_010_-_plano_diretor_2023.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9042/plc_011_-_ordenamento_territorial.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9278/projeto_de_lei_complementar_012_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9381/projeto_de_lei_complementar_013_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9451/projeto_de_lei_complementar_014_-_executivo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9002/emenda_modificativa_001_pll_088_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9058/emenda_modificativa_001_ple_362_-_karen.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9193/emenda_modificativa_001_ple_388_-_zuleica_e_outros.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9273/emenda_supressiva_001_ple_406_2023_-_carla.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9461/emenda_modificativa_001_ple_468_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9471/emenda_modificativa_001_ple_398_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9578/emenda_supressiva_001_ple_512_-_terezinha.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8811/indicacao_578_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8813/indicacao_579_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8818/indicacao_580_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8819/indicacao_581_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8821/indicacao_582_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8822/indicacao_583_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8824/indicacao_584_-_carla_e_karen.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8825/indicacao_585_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8826/indicacao_586_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8827/indicacao_587_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8828/indicacao_588_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8829/indicacao_589_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8831/indicacao_590_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8832/indicacao_591_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8833/indicacao_592_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8834/indicacao_593_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8837/indicacao_594_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8838/indicacao_595_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8839/indicacao_596_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8844/indicacao_597_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8845/indicacao_598_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8846/indicacao_599_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8848/indicacao_600_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8852/indicacao_601_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8853/indicacao_602_-_pesenti.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8854/indicacao_603_-_pesenti.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8855/indicacao_604_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8856/indicacao_605_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8858/indicacao_606_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8860/indicacao_607_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8861/indicacao_608_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8862/indicacao_609_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8865/indicacao_610_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8867/indicacao_611_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8868/indicacao_612_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8869/indicacao_613_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8870/indicacao_614_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8873/indicacao_615_-_carla.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8876/indicacao_616_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8877/indicacao_617_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8878/indicacao_618_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8879/indicacao_619_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8880/indicacao_620_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8882/indicacao_621_-_pesenti.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8883/indicacao_622_-_pesenti.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8889/indicacao_623_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8890/indicacao_624_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8891/indicacao_625_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8893/indicacao_626_-_carla.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8894/indicacao_627_-_carla_e_pesenti.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8895/indicacao_628_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8899/indicacao_629_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8900/indicacao_630_-_helio.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8906/indicacao_631_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8907/indicacao_632_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8908/indicacao_633_-_darlan_e_terezinha.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8909/indicacao_634_-_pesenti.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8910/indicacao_635_-_pesenti.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8911/indicacao_636_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8912/indicacao_637_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8913/indicacao_638_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8919/indicacao_639_-_karen.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8921/indicacao_640_-_carla.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8922/indicacao_641_-_carla_e_terezinha.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8923/indicacao_642_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8924/indicacao_643_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8926/indicacao_644_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8927/indicacao_645_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8928/indicacao_646_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8930/indicacao_647_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8931/indicacao_648_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8934/indicacao_649_-_pesenti.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8939/indicacao_650_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8940/indicacao_651_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8941/indicacao_652_-_helio.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8942/indicacao_653_-_helio.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8943/indicacao_654_-_helio.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8944/indicacao_655_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8948/indicacao_656_-_helio.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8949/indicacao_657_-_helio.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8950/indicacao_658_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8952/indicacao_659_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8953/indicacao_660_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8954/indicacao_661_-_pesenti.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8956/indicacao_662_-_helio.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8957/indicacao_663_-_celio.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8958/indicacao_664_-_helio.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8959/indicacao_665_-_pesenti.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8964/indicacao_666_-_pesenti.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8970/indicacao_667_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8974/indicacao_668_-_zuleica_e_adriano.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8977/indicacao_669_-_carla_e_outras.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8979/indicacao_670_-_sabino.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8983/indicacao_671_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8984/indicacao_672_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8985/indicacao_673_-_sabino.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8992/indicacao_674_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8993/indicacao_675_-_celio.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8994/indicacao_676_-_celio.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8995/indicacao_677_-_celio.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8997/indicacao_678_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9004/indicacao_679_-_helio.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9011/indicacao_680_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9014/indicacao_681_-_helio.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9018/indicacao_682_-_helio.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9021/indicacao_683_-_carla.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9023/indicacao_684_-_helio.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9024/indicacao_685_-_helio.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9029/indicacao_686_-_pesenti.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9030/indicacao_687_-_pesenti.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9031/indicacao_688_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9032/indicacao_689_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9038/indicacao_690_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9039/indicacao_691_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9040/indicacao_692_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9045/indicacao_693_-_helio.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9048/indicacao_694_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9049/indicacao_695_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9050/indicacao_696_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9051/indicacao_697_-_sabino.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9052/indicacao_698_-_sabino.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9055/indicacao_699_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9061/indicacao_700_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9062/indicacao_701_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9065/indicacao_702_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9066/indicacao_703_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9069/indicacao_704_-_helio_e_terezinha.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9071/indicacao_705_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9072/indicacao_706_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9073/indicacao_707_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9074/indicacao_708_-_darlan_e_terezinha.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9076/indicacao_709_-_pesenti.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9077/indicacao_710_-_helio.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9084/indicacao_711_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9092/indicacao_712_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9093/indicacao_713_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9095/indicacao_714_-_carla.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9096/indicacao_715_-_helio.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9103/indicacao_716_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9104/indicacao_717_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9106/indicacao_718_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9107/indicacao_719_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9111/indicacao_720_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9112/indicacao_721_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9115/indicacao_722_-_karen.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9119/indicacao_723_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9120/indicacao_724_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9121/indicacao_725_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9122/indicacao_726_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9128/indicacao_727_-_carla.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9131/indicacao_718_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9137/indicacao_729_-_helio.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9138/indicacao_730_-_helio.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9139/indicacao_731_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9140/indicacao_732_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9146/indicacao_733_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9147/indicacao_734_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9149/indicacao_735_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9150/indicacao_736_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9151/indicacao_737_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9154/indicacao_738_-_karen.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9155/indicacao_739_-_karen.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9156/indicacao_740_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9158/indicacao_741_-_helio.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9159/indicacao_742_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9160/indicacao_743_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9161/indicacao_744_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9162/indicacao_745_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9163/indicacao_746_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9164/indicacao_747_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9165/indicacao_748_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9166/indicacao_749_-_darlan_e_terezinha.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9167/indicacao_750_-_darlan_e_terezinha.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9168/indicacao_751_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9169/indicacao_752_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9180/indicacao_753_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9186/indicacao_754_-_lindacir.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9188/indicacao_755_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9191/indicacao_756_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9195/indicacao_757_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9196/indicacao_758_-_lindacir.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9197/indicacao_759_-_lindacir.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9203/indicacao_760_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9204/indicacao_761_-_lindacir.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9205/indicacao_762_-_lindacir.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9206/indicacao_763_-_lindacir.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9207/indicacao_764_-_lindacir.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9208/indicacao_765_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9209/indicacao_766_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9213/indicacao_767_-_karen.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9214/indicacao_768_-_karen.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9215/indicacao_769_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9216/indicacao_770_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9218/indicacao_771_-_carla.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9219/indicacao_772_-_carla.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9223/indicacao_773_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9227/indicacao_774_-_lindacir.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9228/indicacao_775_-_lindacir.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9229/indicacao_776_-_lindacir.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9230/indicacao_777_-_lindacir.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9231/indicacao_778_-_lindacir.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9232/indicacao_779_-_lindacir.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9234/indicacao_780_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9235/indicacao_781_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9237/indicacao_782_-_carla.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9238/indicacao_783_-_carla.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9239/indicacao_784_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9245/indicacao_785_-_carla.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9246/indicacao_786_-_carla.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9248/indicacao_787_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9249/indicacao_788_-_lindacir.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9250/indicacao_789_-_lindacir.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9251/indicacao_790_-_lindacir.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9254/indicacao_791_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9255/indicacao_792_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9256/indicacao_793_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9257/indicacao_794_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9266/indicacao_795_-_karen.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9267/indicacao_796_-_karen.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9268/indicacao_797_-_karen.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9269/indicacao_798_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9274/indicacao_799_-_carla.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9276/indicacao_800_-_sabino.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9280/indicacao_801_-_karen.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9281/indicacao_802_-_karen.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9283/indicacao_803_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9285/indicacao_804_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9286/indicacao_805_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9287/indicacao_806_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9288/indicacao_807_-_pesenti.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9293/indicacao_808_-_sabino.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9294/indicacao_809_-_sabino.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9296/indicacao_810_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9297/indicacao_811_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9303/indicacao_812_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9304/indicacao_813_-_karen.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9305/indicacao_814_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9313/indicacao_815_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9314/indicacao_816_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9315/indicacao_817_-_karen.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9316/indicacao_818_-_karen.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9317/indicacao_819_-_helio.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9320/indicacao_820_-_karen.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9321/indicacao_821_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9322/indicacao_822_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9328/indicacao_823_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9329/indicacao_824_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9330/indicacao_825_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9331/indicacao_826_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9332/indicacao_827_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9338/indicacao_828_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9339/indicacao_829_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9340/indicacao_830_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9341/indicacao_831_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9342/indicacao_832_-_karen.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9344/indicacao_833_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9345/indicacao_834_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9346/indicacao_835_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9347/indicacao_836_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9348/indicacao_837_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9349/indicacao_838_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9350/indicacao_839_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9358/indicacao_840_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9359/indicacao_841_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9360/indicacao_842_-_carla.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9361/indicacao_843_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9362/indicacao_844_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9363/indicacao_845_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9364/indicacao_846_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9375/indicacao_847_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9376/indicacao_848_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9377/indicacao_849_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9378/indicacao_850_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9379/indicacao_851_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9382/indicacao_852_-_karen.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9384/indicacao_853_-_pesenti.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9394/indicacao_854_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9395/indicacao_855_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9396/indicacao_856_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9399/indicacao_857_-_carla.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9400/indicacao_858_-_carla.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9401/indicacao_859_-_carla.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9402/indicacao_860_-_paulo_e_helio.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9404/indicacao_861_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9405/indicacao_862_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9408/indicacao_863_-_karen.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9412/indicacao_864_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9417/indicacao_865_-_terezinha.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9418/indicacao_866_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9419/indicacao_867_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9422/indicacao_868_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9423/indicacao_869_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9424/indicacao_870_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9426/indicacao_871_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9427/indicacao_872_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9431/indicacao_873_-_helio.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9432/indicacao_874_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9435/indicacao_875_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9436/indicacao_876_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9437/indicacao_877_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9440/indicacao_878_-_karen.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9441/indicacao_879_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9442/indicacao_880_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9452/indicacao_881_-_helio.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9453/indicacao_882_-_helio.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9455/indicacao_883_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9456/indicacao_884_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9457/indicacao_885_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9458/indicacao_886_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9460/indicacao_887_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9463/indicacao_888_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9465/indicacao_889_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9467/indicacao_890_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9468/indicacao_891_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9473/indicacao_892_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9475/indicacao_893_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9484/indicacao_894_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9486/indicacao_895_-_helio.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9487/indicacao_896_-_jucelia.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9488/indicacao_897_-_jucelia.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9489/indicacao_898_-_veiga_jr.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9490/indicacao_899_-_veiga_jr.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9491/indicacao_900_-_veiga_jr.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9492/indicacao_901_-_veiga_jr.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9493/indicacao_902_-_veiga_jr.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9494/indicacao_903_-_jucelia.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9495/indicacao_904_-_helio.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9496/indicacao_905_-_helio.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9499/indicacao_906_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9500/indicacao_907_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9501/indicacao_908_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9507/indicacao_909_-_luiz_pesenti.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9511/indicacao_910_-_veiga_junior.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9512/indicacao_911_-_veiga_junior.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9513/indicacao_912_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9514/indicacao_913_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9515/indicacao_914_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9517/indicacao_915_-_veiga_junior.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9518/indicacao_916_-_veiga_junior.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9520/indicacao_917_-_carla.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9521/indicacao_918_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9522/indicacao_919_-_pesenti.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9523/indicacao_920_-_pesenti.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9525/indicacao_921_-_veiga_junior.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9526/indicacao_922_-_veiga_junior.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9527/indicacao_923_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9528/indicacao_924_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9546/indicacao_925_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9551/indicacao_926_-_pesenti.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9554/indicacao_927_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9555/indicacao_928_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9558/indicacao_929_-_sabino.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9559/indicacao_930_-_sabino.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9563/indicacao_931_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9573/indicacao_932_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9574/indicacao_933_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9575/indicacao_934_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9583/indicacao_935_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9591/indicacao_936_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9592/indicacao_937_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9593/indicacao_938_-_carla.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9594/indicacao_939_-_carla.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9597/indicacao_940_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9598/indicacao_941_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8810/mocao_040_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8835/mocao_041_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8847/mocao_042_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8871/mocao_043_-_terezinha_e_outros.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8881/mocao_044_-_carla.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8920/mocao_045_-_karen.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8929/mocao_046_-_carla_e_outros.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8951/mocao_047_-_carla.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8971/mocao_048_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8973/mocao_049_-_zuleica_e_adriano.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8986/mocao_050_-_zuleica_e_outros.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8989/mocao_051_-_zuleica_e_outros.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9017/mocao_052_-_zuleica_e_outros.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9037/mocao_053_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9059/mocao_054_-_karen.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9075/mocao_055_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9094/mocao_056_-_zuleica_e_terezinha.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9097/mocao_057_-_karen.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9098/mocao_058_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9102/mocao_059_-_carla.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9110/mocao_060_-_karen_e_outros.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9129/mocao_061_-_carla.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9152/mocao_062_-_carla.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9187/mocao_063_-_lindacir.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9220/mocao_064_-_carla.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9406/mocao_065_-_zuleica_e_terezinha.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9415/mocao_066_-_zuleica_e_outros.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9416/mocao_067_-_terezinha.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9439/mocao_068_-_carla.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9476/mocao_069_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9485/mocao_070_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9503/mocao_071_-_terezinha.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9516/mocao_072_-_veiga_junior.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9524/mocao_073_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9550/mocao_074_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9556/mocao_075_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9565/mocao_076_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9566/mocao_077_-_carla.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9438/projeto_de_decreto_01_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9466/projeto_de_decreto_02_-_zuleica_e_outras.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8806/projeto_de_lei_323_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8807/projeto_de_lei_324_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8809/projeto_de_lei_325_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8812/projeto_de_lei_326_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8815/projeto_de_lei_327_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8816/projeto_de_lei_328_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8817/projeto_de_lei_329_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8836/projeto_de_lei_330_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8840/projeto_de_lei_331_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8841/projeto_de_lei_332_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8842/projeto_de_lei_333_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8849/projeto_de_lei_334_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8850/projeto_de_lei_335_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8863/projeto_de_lei_336_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8864/projeto_de_lei_337_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8874/projeto_de_lei_338_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8875/projeto_de_lei_339_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8885/projeto_de_lei_340_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8886/projeto_de_lei_341_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8887/projeto_de_lei_342_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8892/projeto_de_lei_343_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8897/projeto_de_lei_344_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8898/projeto_de_lei_345_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8901/projeto_de_lei_346_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8902/projeto_de_lei_347_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8903/projeto_de_lei_348_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8904/projeto_de_lei_349_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8915/projeto_de_lei_350_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8916/projeto_de_lei_351_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8917/projeto_de_lei_352_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8918/projeto_de_lei_353_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8925/projeto_de_lei_354_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8935/projeto_de_lei_355_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8936/projeto_de_lei_356_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8937/projeto_de_lei_357_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8945/projeto_de_lei_358_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8946/projeto_de_lei_359_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8947/projeto_de_lei_360_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8975/projeto_de_lei_361_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8981/projeto_de_lei_362_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8982/projeto_de_lei_363_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8990/projeto_de_lei_364_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8991/projeto_de_lei_365_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9005/projeto_de_lei_366_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9006/projeto_de_lei_367_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9007/projeto_de_lei_368_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9008/projeto_de_lei_369_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9009/projeto_de_lei_370_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9010/projeto_de_lei_371_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9019/projeto_de_lei_372_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9026/projeto_de_lei_373_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9027/projeto_de_lei_374_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9033/projeto_de_lei_375_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9053/projeto_de_lei_376_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9054/projeto_de_lei_377_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9067/projeto_de_lei_378_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9068/projeto_de_lei_379_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9079/projeto_de_lei_380_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9080/projeto_de_lei_381_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9081/projeto_de_lei_382_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9082/projeto_de_lei_383_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9109/projeto_de_lei_384_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9117/projeto_de_lei_executivo_-_385.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9118/projeto_de_lei_executivo_-_386.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9123/projeto_de_lei_387_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9124/projeto_de_lei_388_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9125/projeto_de_lei_389_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9133/projeto_de_lei_390_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9142/projeto_de_lei_391_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9134/projeto_de_lei_392_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9135/projeto_de_lei_393_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9136/projeto_de_lei_394_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9143/projeto_de_lei_395_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9144/projeto_de_lei_396_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9148/projeto_de_lei_397_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9170/projeto_de_lei_398_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9171/projeto_de_lei_399_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9172/projeto_de_lei_400_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9173/projeto_de_lei_401_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9174/projeto_de_lei_402_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9175/projeto_de_lei_403_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9176/projeto_de_lei_404_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9177/projeto_de_lei_405_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9178/projeto_de_lei_406_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9189/projeto_de_lei_407_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9190/projeto_de_lei_408_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9198/projeto_de_lei_409_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9199/projeto_de_lei_410_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9200/projeto_de_lei_411_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9201/projeto_de_lei_412_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9210/projeto_de_lei_413_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9217/projeto_de_lei_414_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9225/projeto_de_lei_415_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9226/projeto_de_lei_416_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9241/projeto_de_lei_417_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9242/projeto_de_lei_418_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9243/projeto_de_lei_419_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9244/projeto_de_lei_420_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9262/projeto_de_lei_421_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9263/projeto_de_lei_422_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9264/projeto_de_lei_423_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9265/projeto_de_lei_424_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9279/projeto_de_lei_425_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9277/projeto_de_lei_426_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9289/projeto_de_lei_427_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9290/projeto_de_lei_428_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9292/projeto_de_lei_429_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9298/projeto_de_lei_430_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9299/projeto_de_lei_431_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9300/projeto_de_lei_432_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9301/projeto_de_lei_433_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9302/projeto_de_lei_434_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9306/projeto_de_lei_435_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9307/projeto_de_lei_436_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9308/projeto_de_lei_437_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9309/projeto_de_lei_438_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9310/projeto_de_lei_439_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9311/projeto_de_lei_440_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9324/projeto_de_lei_441_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9325/projeto_de_lei_442_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9326/projeto_de_lei_443_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9327/projeto_de_lei_444_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9351/projeto_de_lei_445_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9352/projeto_de_lei_446_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9353/projeto_de_lei_447_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9354/projeto_de_lei_448_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9355/projeto_de_lei_449_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9356/projeto_de_lei_450_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9357/projeto_de_lei_451_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9365/projeto_de_lei_452_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9366/projeto_de_lei_453_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9368/projeto_de_lei_454_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9369/projeto_de_lei_455_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9370/projeto_de_lei_456_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9371/projeto_de_lei_457_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9372/projeto_de_lei_458_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9373/projeto_de_lei_459_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9380/projeto_de_lei_460_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9383/projeto_de_lei_461_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9387/projeto_de_lei_462_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9388/projeto_de_lei_463_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9389/projeto_de_lei_464_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9390/projeto_de_lei_465_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9391/projeto_de_lei_466_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9397/projeto_de_lei_467_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9403/projeto_de_lei_468_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9410/projeto_de_lei_469_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9411/projeto_de_lei_470_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9428/projeto_de_lei_471_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9429/projeto_de_lei_472_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9430/projeto_de_lei_473_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9443/projeto_de_lei_474_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9444/projeto_de_lei_475_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9445/projeto_de_lei_476_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9446/projeto_de_lei_477_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9447/projeto_de_lei_478_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9448/projeto_de_lei_479_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9449/projeto_de_lei_480_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9450/projeto_de_lei_481_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9469/projeto_de_lei_482_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9470/projeto_de_lei_483_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9477/projeto_de_lei_484_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9478/projeto_de_lei_485_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9479/projeto_de_lei_486_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9480/projeto_de_lei_487_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9481/projeto_de_lei_488_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9482/projeto_de_lei_489_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9483/projeto_de_lei_490_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9497/projeto_de_lei_491_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9498/projeto_de_lei_492_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9508/ple_493.2023.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9509/ple_494.2023.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9510/ple_495.2023.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9529/projeto_de_lei_496_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9530/projeto_de_lei_497_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9531/projeto_de_lei_498_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9532/projeto_de_lei_499_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9533/projeto_de_lei_500_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9534/projeto_de_lei_501_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9535/projeto_de_lei_502_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9536/projeto_de_lei_503_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9537/projeto_de_lei_504_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9538/projeto_de_lei_505_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9539/projeto_de_lei_506_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9540/projeto_de_lei_507_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9541/projeto_de_lei_508_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9542/projeto_de_lei_509_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9543/projeto_de_lei_510_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9544/projeto_de_lei_511_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9545/projeto_de_lei_512_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9547/projeto_de_lei_513_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9548/projeto_de_lei_514_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9549/projeto_de_lei_515_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9552/projeto_de_lei_516_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9553/projeto_de_lei_517_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9560/projeto_de_lei_518_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9561/projeto_de_lei_519_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9567/projeto_de_lei_520_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9568/projeto_de_lei_521_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9569/projeto_de_lei_522_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9570/projeto_de_lei_523_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9571/projeto_de_lei_524_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9572/projeto_de_lei_525_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9576/projeto_de_lei_526_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9579/projeto_de_lei_527_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9580/projeto_de_lei_528_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9581/projeto_de_lei_529_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9582/projeto_de_lei_530_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9584/projeto_de_lei_531_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9585/projeto_de_lei_532_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9586/projeto_de_lei_533_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9587/projeto_de_lei_534_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9588/projeto_de_lei_535_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9589/projeto_de_lei_536_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9590/projeto_de_lei_537_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9595/projeto_de_lei_538_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9596/projeto_de_lei_539_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9600/projeto_de_lei_540_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9601/projeto_de_lei_541_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8814/projeto_de_lei_084_-_carla.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8823/projeto_de_lei_085_-_carla_e_outros.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8888/projeto_de_lei_086_-_legislativo_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8896/projeto_de_lei_087_-_legislativo_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8933/projeto_de_lei_088_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8967/projeto_de_lei_legislativo_089_-_zuleica_e_outros.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8968/projeto_de_lei_legislativo_090_-_zuleica_e_outros.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8969/projeto_de_lei_legislativo_091_-_zuleica_e_outros.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9034/projeto_de_lei_092_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9070/projeto_de_lei_legislativo_093_-_terezinha_e_pesenti.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9105/projeto_de_lei_legislativo_094_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9116/projeto_de_lei_legislativo_095_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9132/projeto_de_lei_legislativo_096_-_zuleica_e_outros.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9194/projeto_de_lei_legislativo_097_-_terezinha.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9202/projeto_de_lei_legislativo_098_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9211/projeto_de_lei_099_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9224/projeto_de_lei_legislativo_100_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9236/projeto_de_lei_legislativo_101_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9270/projeto_de_lei_102_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9275/projeto_de_lei_legislativo_103_-_carla.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9385/projeto_de_lei_104_-_karen.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9414/projeto_de_lei_105_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9454/projeto_de_lei_106_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9459/projeto_de_lei_107_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9504/projeto_de_lei_108_-_terezinha.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9505/projeto_de_lei_109_-_terezinha.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9564/projeto_de_lei_110_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8965/projeto_de_resolucao_023_-_zuleica_e_outros.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8966/projeto_de_resolucao_024_-_zuleica_e_outros.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9036/projeto_de_resolucao_025_-_terezinha_e_outros.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9063/projeto_de_resolucao_026_-_carla_e_outras.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9185/projeto_de_resolucao_027_-_lindacir.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9222/projeto_de_resolucao_028_-_carla_e_outras.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9502/projeto_de_resolucao_029_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8830/requerimento_087_-_sabino.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8843/requerimento_88_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8851/requerimento_089_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8857/requerimento_090_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8866/requerimento_091_-_carla.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8914/requerimento_092_-_terezinha.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8961/requerimento_093_-_carla.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8962/requerimento_094_-_sabino.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8996/requerimento_095_-_helio.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9012/requerimento_096_-_carla.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9022/requerimento_097_-_carla.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9056/requerimento_098_-_zuleica_e_outros.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9086/requerimento_099_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9089/requerimento_100_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9101/requerimento_101_-_carla.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9114/requerimento_102_-_pesenti.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9126/requerimento_103_-_karen.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9130/requerimento_104_-_pesenti.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9141/requerimento_105_-_karen.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9145/requerimento_106_-_carla.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9182/requerimento_107_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9184/requerimento_108_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9212/requerimento_109_-_terezinha.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9221/requerimento_110_-_carla.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9282/requerimento_111_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9337/requerimento_112_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9367/requerimento_113_-_karen.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9398/requerimento_114_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9409/requerimento_115_-_karen.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9413/requerimento_116_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9420/requerimento_117_-_karen.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9425/requerimento_118_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9472/requerimento_119_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9474/requerimento_120_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9506/requerimento_no_121_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9519/requerimento_122_-_carla.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9577/requerimento_123_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9599/requerimento_124_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9602/requerimento_125_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8820/requerimento_de_inf_038_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8859/requerimento_de_inf_039_-_sabino.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8884/requerimento_de_inf_040_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8972/requerimento_de_inf_041_-_zuleica.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9001/requerimento_de_inf_042_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9035/requerimento_de_inf_043_-_sabino.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9043/requerimento_de_inf_044_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9127/requerimento_de_inf_045_-_adriano_e_outros.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9192/requerimento_de_inf_046_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9233/requerimento_de_inf_047_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9247/requerimento_de_inf_048_-_carla_e_paulo.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9252/requerimento_de_inf_049_-_adriano_e_outros.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9258/requerimento_de_inf_50_-_sabino.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9259/requerimento_de_inf_51_-_sabino.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9260/requerimento_de_inf_52_-_sabino.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9261/requerimento_de_inf_053_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9295/requerimento_de_inf_054_-_sabino.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9312/requerimento_de_inf_055_-_sabino.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9343/requerimento_de_inf_056_-_karin.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9393/requerimento_de_inf_compl_057_-_sabino.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9462/requerimento_de_inf_058_-_adriano_sabino_e_carla.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8808/resposta_oficio_456.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8872/oficio_085_-_resposta_req._infor_n_038.23.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8938/oficio_137_-_resposta_req._infor_n_039.23.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/8955/oficio_153_-_resposta_req._infor_n_040.23.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9046/oficio_224_-_resposta_req._infor_n_041.23.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9047/oficio_227_-_resposta_req._infor_n_039.23_complementar.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9088/oficio_250_-_resposta_req._infor_n_042.23.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9108/oficio_260_-_resposta_req._infor_n_043.23.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9181/oficio_309_-_resposta_req._infor_n_045.23.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9271/oficio_267_-_resposta_req._infor_n_046.23.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9284/oficio_385_-_resposta_req._infor_n_047.23.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9318/oficio_426_-_resposta_req._infor_n_048.23.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9319/oficio_426_-_resposta_req._infor_n_049.23.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9333/oficio_436_-_resposta_req._infor_n_050.23.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9334/oficio_436_-_resposta_req._infor_n_051.23.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9335/oficio_436_-_resposta_req._infor_n_052.23.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9336/oficio_444_-_resposta_req._infor_n_053.23.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9374/oficio_555_-_resposta_req._infor_n_054.23.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9392/oficio_569_-_resposta_req._infor_n_055.23.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9421/oficio_594_-_resposta_req._infor_n_056.23.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9464/oficio_654_-_resposta_req._infor_n_057.23.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9557/oficio_706_-_resposta_req._infor_n_058.23.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9078/veto_total_001_pll_088.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9253/veto_total_001_ao_pll_095.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9323/veto_003_pll_100_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9562/veto_no_004_ple_398_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9041/plc_010_-_plano_diretor_2023.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9042/plc_011_-_ordenamento_territorial.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9278/projeto_de_lei_complementar_012_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9381/projeto_de_lei_complementar_013_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saobentodosul.sc.leg.br/media/sapl/public/materialegislativa/2023/9451/projeto_de_lei_complementar_014_-_executivo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H798"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="149.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="133" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="132.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>