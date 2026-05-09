--- v1 (2026-03-23)
+++ v2 (2026-05-09)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3870" uniqueCount="1255">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3936" uniqueCount="1275">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
@@ -3776,50 +3776,110 @@
     <t>14827</t>
   </si>
   <si>
     <t>Nomeia Assessor Legislativo. (Maria)</t>
   </si>
   <si>
     <t>14868</t>
   </si>
   <si>
     <t>14923</t>
   </si>
   <si>
     <t>Exonera Diretor de Gestão de Materiais e Patrimônio. (Jocemari)</t>
   </si>
   <si>
     <t>14924</t>
   </si>
   <si>
     <t>Nomeia Diretor de Gestão de Materiais e Patrimônio. (Miriam)</t>
   </si>
   <si>
     <t>14994</t>
   </si>
   <si>
     <t>Concede auxílio por incapacidade temporária.</t>
+  </si>
+  <si>
+    <t>15020</t>
+  </si>
+  <si>
+    <t>Exonera Assessor Parlamentar. (Edson)</t>
+  </si>
+  <si>
+    <t>15033</t>
+  </si>
+  <si>
+    <t>15034</t>
+  </si>
+  <si>
+    <t>15058</t>
+  </si>
+  <si>
+    <t>Nomeia Assessor Parlamentar. (Wesley)</t>
+  </si>
+  <si>
+    <t>15059</t>
+  </si>
+  <si>
+    <t>“Designa Substituição de servidor em equipe de apoio para desempenhar as funções essenciais inerentes à execução da Lei n. 14.133, de 1º de abril de 2021 e seus regulamentos e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>15060</t>
+  </si>
+  <si>
+    <t>“Concede Licença Prêmio ao servidor Djoni Cleber Pinheiro.”</t>
+  </si>
+  <si>
+    <t>15086</t>
+  </si>
+  <si>
+    <t>Decreta ponto facultativo no dia 20 de abril de 2026</t>
+  </si>
+  <si>
+    <t>15084</t>
+  </si>
+  <si>
+    <t>Exonera Assessor Parlamentar. (Jonei)</t>
+  </si>
+  <si>
+    <t>15085</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a designação de agente de contratação substituto e dá outras providências.</t>
+  </si>
+  <si>
+    <t>15122</t>
+  </si>
+  <si>
+    <t>Exonera Assessor Parlamentar (Rodrigo Matos).</t>
+  </si>
+  <si>
+    <t>15136</t>
+  </si>
+  <si>
+    <t>Nomeia Assessor Parlamentar (Angelo Gileano).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -4111,51 +4171,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F645"/>
+  <dimension ref="A1:F656"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="227.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -17023,50 +17083,270 @@
       <c r="E644" t="s">
         <v>10</v>
       </c>
       <c r="F644" t="s">
         <v>1252</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" t="s">
         <v>1253</v>
       </c>
       <c r="B645" t="s">
         <v>1241</v>
       </c>
       <c r="C645" t="s">
         <v>27</v>
       </c>
       <c r="D645" t="s">
         <v>9</v>
       </c>
       <c r="E645" t="s">
         <v>10</v>
       </c>
       <c r="F645" t="s">
         <v>1254</v>
+      </c>
+    </row>
+    <row r="646" spans="1:6">
+      <c r="A646" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C646" t="s">
+        <v>29</v>
+      </c>
+      <c r="D646" t="s">
+        <v>9</v>
+      </c>
+      <c r="E646" t="s">
+        <v>10</v>
+      </c>
+      <c r="F646" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="647" spans="1:6">
+      <c r="A647" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C647" t="s">
+        <v>31</v>
+      </c>
+      <c r="D647" t="s">
+        <v>9</v>
+      </c>
+      <c r="E647" t="s">
+        <v>10</v>
+      </c>
+      <c r="F647" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="648" spans="1:6">
+      <c r="A648" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C648" t="s">
+        <v>34</v>
+      </c>
+      <c r="D648" t="s">
+        <v>9</v>
+      </c>
+      <c r="E648" t="s">
+        <v>10</v>
+      </c>
+      <c r="F648" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="649" spans="1:6">
+      <c r="A649" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C649" t="s">
+        <v>37</v>
+      </c>
+      <c r="D649" t="s">
+        <v>9</v>
+      </c>
+      <c r="E649" t="s">
+        <v>10</v>
+      </c>
+      <c r="F649" t="s">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="650" spans="1:6">
+      <c r="A650" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C650" t="s">
+        <v>40</v>
+      </c>
+      <c r="D650" t="s">
+        <v>9</v>
+      </c>
+      <c r="E650" t="s">
+        <v>10</v>
+      </c>
+      <c r="F650" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="651" spans="1:6">
+      <c r="A651" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C651" t="s">
+        <v>43</v>
+      </c>
+      <c r="D651" t="s">
+        <v>9</v>
+      </c>
+      <c r="E651" t="s">
+        <v>10</v>
+      </c>
+      <c r="F651" t="s">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="652" spans="1:6">
+      <c r="A652" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C652" t="s">
+        <v>46</v>
+      </c>
+      <c r="D652" t="s">
+        <v>9</v>
+      </c>
+      <c r="E652" t="s">
+        <v>10</v>
+      </c>
+      <c r="F652" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="653" spans="1:6">
+      <c r="A653" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C653" t="s">
+        <v>49</v>
+      </c>
+      <c r="D653" t="s">
+        <v>9</v>
+      </c>
+      <c r="E653" t="s">
+        <v>10</v>
+      </c>
+      <c r="F653" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="654" spans="1:6">
+      <c r="A654" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C654" t="s">
+        <v>52</v>
+      </c>
+      <c r="D654" t="s">
+        <v>9</v>
+      </c>
+      <c r="E654" t="s">
+        <v>10</v>
+      </c>
+      <c r="F654" t="s">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="655" spans="1:6">
+      <c r="A655" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C655" t="s">
+        <v>55</v>
+      </c>
+      <c r="D655" t="s">
+        <v>9</v>
+      </c>
+      <c r="E655" t="s">
+        <v>10</v>
+      </c>
+      <c r="F655" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="656" spans="1:6">
+      <c r="A656" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C656" t="s">
+        <v>58</v>
+      </c>
+      <c r="D656" t="s">
+        <v>9</v>
+      </c>
+      <c r="E656" t="s">
+        <v>10</v>
+      </c>
+      <c r="F656" t="s">
+        <v>1274</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>