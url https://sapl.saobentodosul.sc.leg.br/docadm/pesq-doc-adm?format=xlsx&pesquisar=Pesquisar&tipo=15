--- v0 (2026-02-04)
+++ v1 (2026-05-07)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1932" uniqueCount="755">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2094" uniqueCount="809">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>9049</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
@@ -2284,50 +2284,212 @@
     <t>14735</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>NOME: MARCELO LUIS QUOST, OBJETIVO DA VIAGEM:  Reunião com o Deputado Jair Miotto e buscar informações sobre o Projeto Lucas.</t>
   </si>
   <si>
     <t>14736</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>NOME: ABNER MACIEL DO NASCIMENTO, OBJETIVO DA VIAGEM: Acompanhar vereador em reunião com o Deputado Jair Miotto e buscar informações sobre o Projeto Lucas.</t>
   </si>
   <si>
     <t>14812</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>NOME:  JOÃO PAULO SILVA TEIXEIRA, OBJETIVO DA VIAGEM: PARTICIPAR DE REUNIÃO PROMOVIDA PELA AMUNESC SOBRE A CLASSIFICAÇÃO DE ESTRATÉGIAS OBJETIVANDO A MELHORIA DA CLASSIFICAÇÃO DOS MUNICÍPIOS DA REGIÃO.</t>
+  </si>
+  <si>
+    <t>14854</t>
+  </si>
+  <si>
+    <t>NOME: RODRIGO VARGAS, OBJETIVO DA VIAGEM: VISITA TÉCNICA AO SISTEMA DE SAÚDE DA PREFEITURA MUNICIPAL DE ITAPEMA-SC. Buscar soluções viáveis aos problemas recorrentes da UPA em nosso Município, tendo em vista a reconhecida excelência no sistema utilizado naquela cidade.</t>
+  </si>
+  <si>
+    <t>14855</t>
+  </si>
+  <si>
+    <t>NOME: RODRIGO MATOS DA SILVA, OBJETIVO DA VIAGEM: VISITA TÉCNICA AO SISTEMA DE SAÚDE DA PREFEITURA MUNICIPAL DE ITAPEMA-SC. Buscar soluções viáveis aos problemas recorrentes da UPA em nosso Município, tendo em vista a reconhecida excelência no sistema utilizado naquela cidade.</t>
+  </si>
+  <si>
+    <t>14856</t>
+  </si>
+  <si>
+    <t>NOME: DIEGO NIESPODZINSKI, OBJETIVO DA VIAGEM: VISITA TÉCNICA AO SISTEMA DE SAÚDE DA PREFEITURA MUNICIPAL DE ITAPEMA-SC. Buscar soluções viáveis aos problemas recorrentes da UPA em nosso Município, tendo em vista a reconhecida excelência no sistema utilizado naquela cidade.</t>
+  </si>
+  <si>
+    <t>14857</t>
+  </si>
+  <si>
+    <t>NOME: JUSSARA SOUZA DOS SANTOS MOREIRA, OBJETIVO DA VIAGEM: VISITA TÉCNICA AO SISTEMA DE SAÚDE DA PREFEITURA MUNICIPAL DE ITAPEMA-SC. Buscar soluções viáveis aos problemas recorrentes da UPA em nosso Município, tendo em vista a reconhecida excelência no sistema utilizado naquela cidade.</t>
+  </si>
+  <si>
+    <t>14858</t>
+  </si>
+  <si>
+    <t>NOME:  MARCELO LUIS QUOST, OBJETIVO DA VIAGEM: PARTICIPAÇÃO CERIMÔNIA DE POSSE DA NOVA DIRETORIA DA AMUNESC</t>
+  </si>
+  <si>
+    <t>14859</t>
+  </si>
+  <si>
+    <t>NOME:  ABNER MACIEL DO NASCIMENTO, OBJETIVO DA VIAGEM: PARTICIPAÇÃO CERIMÔNIA DE POSSE DA NOVA DIRETORIA DA AMUNESC</t>
+  </si>
+  <si>
+    <t>14909</t>
+  </si>
+  <si>
+    <t>NOME: GABRIELLE BEATRIZ SCHNEIDER ADRIANO, OBJETIVO DA VIAGEM: CURSO DE CAPACITAÇÃO, APERFEIÇOAMENTO E ATUALIZAÇÃO JURÍDICA MINISTRADO PELA UVESC</t>
+  </si>
+  <si>
+    <t>14910</t>
+  </si>
+  <si>
+    <t>NOME: ANNA CAROLINA LOURENÇO AZEDO RIBEIRO, OBJETIVO DA VIAGEM: PARTICIPAÇÃO DE CURSO DE COMUNICAÇÃO PROMOVIDO PELA UVESC PARA APRIMORAR CONHECIMENTO</t>
+  </si>
+  <si>
+    <t>14911</t>
+  </si>
+  <si>
+    <t>NOME: JUSSARA SOUZA DOS SANTOS MOREIRA, OBJETIVO DA VIAGEM: Participação Curso Legislativo Summit 2026 para aprimorar conhecimentos através de palestras e debates.</t>
+  </si>
+  <si>
+    <t>14927</t>
+  </si>
+  <si>
+    <t>NOME:  GILMAR LUIS POLLUM, OBJETIVO DA VIAGEM: REUNIÃO INSTITUCIONAL COM OS PRESIDENTES DAS CÂMARAS DE CANOINHAS. MAFRA E RIO NEGRINHO</t>
+  </si>
+  <si>
+    <t>14951</t>
+  </si>
+  <si>
+    <t>NOME:  GILMAR LUIS POLLUM, OBJETIVO DA VIAGEM: Realização de reunião com Parlamentares da Bancada Catarinense</t>
+  </si>
+  <si>
+    <t>14952</t>
+  </si>
+  <si>
+    <t>NOME:  MARCELO LUIS QUOST, OBJETIVO DA VIAGEM: Captação de recursos federais e apresentação de projeto para Senadores e Deputados Federais.</t>
+  </si>
+  <si>
+    <t>14953</t>
+  </si>
+  <si>
+    <t>NOME: JONEI MARCOS SCHRITKI, OBJETIVO DA VIAGEM: ACOMPANHAR O VEREADOR GILMAR POLLUM EM CUMPRIMENTO DE AGENDA</t>
+  </si>
+  <si>
+    <t>14954</t>
+  </si>
+  <si>
+    <t>NOME:  ABNER MACIEL DO NASCIMENTO, OBJETIVO DA VIAGEM: Assessoramento técnico ao Vereador Marcelo Quost.</t>
+  </si>
+  <si>
+    <t>14955</t>
+  </si>
+  <si>
+    <t>NOME: JOELMIR RODRIGO PAULI BOGO, OBJETIVO DA VIAGEM: Participar de Curso de Relacionamento Governamental e Captação de Recursos, bem como, reunião com deputados federais e senadores para a captação de recursos para o Município.</t>
+  </si>
+  <si>
+    <t>15035</t>
+  </si>
+  <si>
+    <t>NOME:  RONNIE ALBERT ZULAUF, OBJETIVO DA VIAGEM: Participação Curso Masterglass Servidores do Legislativo, para aprimoramento das funções desempenhadas.</t>
+  </si>
+  <si>
+    <t>15038</t>
+  </si>
+  <si>
+    <t>NOME:  FABIANO HENRIQUE SASS, OBJETIVO DA VIAGEM: Participação do Curso Masterglass Servidores do Legislativo para aperfeiçoamento e aprimoramento técnico.</t>
+  </si>
+  <si>
+    <t>15037</t>
+  </si>
+  <si>
+    <t>NOME:  ABNER MACIEL DO NASCIMENTO, OBJETIVO DA VIAGEM: ACOMPANHAR VEREADOR REUNIÃO COM DEPUTADO E APRESENTAÇÃO PROJETO PARA AQUISIÇÃO DE EMENDA PARLAMENTAR</t>
+  </si>
+  <si>
+    <t>15039</t>
+  </si>
+  <si>
+    <t>NOME: MARCELO LUIS QUOST, OBJETIVO DA VIAGEM: Reunião com Deputado e apresentação de projeto para captação de emenda parlamentar.</t>
+  </si>
+  <si>
+    <t>15040</t>
+  </si>
+  <si>
+    <t>NOME: GILMAR LUIS POLLUM, OBJETIVO DA VIAGEM: Participar de reunião promovida pelo Centro de Estudos da Administração Pública (CEAP Brasil).</t>
+  </si>
+  <si>
+    <t>15041</t>
+  </si>
+  <si>
+    <t>NOME: FABIANE RÚBIA DA CRUZ, OBJETIVO DA VIAGEM: Participar de reunião promovida pelo Centro de Estudos da Administração Pública (CEAP Brasil).</t>
+  </si>
+  <si>
+    <t>15042</t>
+  </si>
+  <si>
+    <t>NOME: CÁTIA MARIA GROSSKOPF FRIEDRICH, OBJETIVO DA VIAGEM:  Participação Curso da ALESC de Comunicação Pública na prática; Visita a Gabinete de Parlamentares</t>
+  </si>
+  <si>
+    <t>15043</t>
+  </si>
+  <si>
+    <t>NOME: GEREMIAS ALVES, OBJETIVO DA VIAGEM:  Participação Curso da ALESC de Comunicação Pública na prática; Visita a Gabinete de Parlamentares</t>
+  </si>
+  <si>
+    <t>15044</t>
+  </si>
+  <si>
+    <t>NOME: GILMAR LUIS POLLUM, OBJETIVO DA VIAGEM: Participação do Curso da Escola do Legislativo da ALESC no evento PGE na Eleições promovido pela Procuradoria Geral do Estado.</t>
+  </si>
+  <si>
+    <t>15045</t>
+  </si>
+  <si>
+    <t>NOME: FABIANE RÚBIA DA CRUZ, OBJETIVO DA VIAGEM: Participação do Curso da Escola do Legislativo da ALESC no evento PGE na Eleições promovido pela Procuradoria Geral do Estado.</t>
+  </si>
+  <si>
+    <t>15061</t>
+  </si>
+  <si>
+    <t>NOME:  JOÃO PAULO SILVA TEIXEIRA, OBJETIVO DA VIAGEM: PARTICIPAR CURSO “CONTROLE INTERNO NAS CÂMARAS MUNICIPAIS” PROMOVIDO PELO CEAP BRASIL.</t>
+  </si>
+  <si>
+    <t>15062</t>
+  </si>
+  <si>
+    <t>NOME:  RONNIE ALBERT ZULAUF, OBJETIVO DA VIAGEM: Participação Curso Responsabilidade Criminal de Prefeitos e Vereadores” promovido pelo CEAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -2619,51 +2781,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F322"/>
+  <dimension ref="A1:F349"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -9071,50 +9233,590 @@
       <c r="E321" t="s">
         <v>10</v>
       </c>
       <c r="F321" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
         <v>752</v>
       </c>
       <c r="B322" t="s">
         <v>753</v>
       </c>
       <c r="C322" t="s">
         <v>8</v>
       </c>
       <c r="D322" t="s">
         <v>9</v>
       </c>
       <c r="E322" t="s">
         <v>10</v>
       </c>
       <c r="F322" t="s">
         <v>754</v>
+      </c>
+    </row>
+    <row r="323" spans="1:6">
+      <c r="A323" t="s">
+        <v>755</v>
+      </c>
+      <c r="B323" t="s">
+        <v>753</v>
+      </c>
+      <c r="C323" t="s">
+        <v>13</v>
+      </c>
+      <c r="D323" t="s">
+        <v>9</v>
+      </c>
+      <c r="E323" t="s">
+        <v>10</v>
+      </c>
+      <c r="F323" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="324" spans="1:6">
+      <c r="A324" t="s">
+        <v>757</v>
+      </c>
+      <c r="B324" t="s">
+        <v>753</v>
+      </c>
+      <c r="C324" t="s">
+        <v>16</v>
+      </c>
+      <c r="D324" t="s">
+        <v>9</v>
+      </c>
+      <c r="E324" t="s">
+        <v>10</v>
+      </c>
+      <c r="F324" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="325" spans="1:6">
+      <c r="A325" t="s">
+        <v>759</v>
+      </c>
+      <c r="B325" t="s">
+        <v>753</v>
+      </c>
+      <c r="C325" t="s">
+        <v>19</v>
+      </c>
+      <c r="D325" t="s">
+        <v>9</v>
+      </c>
+      <c r="E325" t="s">
+        <v>10</v>
+      </c>
+      <c r="F325" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="326" spans="1:6">
+      <c r="A326" t="s">
+        <v>761</v>
+      </c>
+      <c r="B326" t="s">
+        <v>753</v>
+      </c>
+      <c r="C326" t="s">
+        <v>22</v>
+      </c>
+      <c r="D326" t="s">
+        <v>9</v>
+      </c>
+      <c r="E326" t="s">
+        <v>10</v>
+      </c>
+      <c r="F326" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="327" spans="1:6">
+      <c r="A327" t="s">
+        <v>763</v>
+      </c>
+      <c r="B327" t="s">
+        <v>753</v>
+      </c>
+      <c r="C327" t="s">
+        <v>25</v>
+      </c>
+      <c r="D327" t="s">
+        <v>9</v>
+      </c>
+      <c r="E327" t="s">
+        <v>10</v>
+      </c>
+      <c r="F327" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="328" spans="1:6">
+      <c r="A328" t="s">
+        <v>765</v>
+      </c>
+      <c r="B328" t="s">
+        <v>753</v>
+      </c>
+      <c r="C328" t="s">
+        <v>28</v>
+      </c>
+      <c r="D328" t="s">
+        <v>9</v>
+      </c>
+      <c r="E328" t="s">
+        <v>10</v>
+      </c>
+      <c r="F328" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="329" spans="1:6">
+      <c r="A329" t="s">
+        <v>767</v>
+      </c>
+      <c r="B329" t="s">
+        <v>753</v>
+      </c>
+      <c r="C329" t="s">
+        <v>31</v>
+      </c>
+      <c r="D329" t="s">
+        <v>9</v>
+      </c>
+      <c r="E329" t="s">
+        <v>10</v>
+      </c>
+      <c r="F329" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="330" spans="1:6">
+      <c r="A330" t="s">
+        <v>769</v>
+      </c>
+      <c r="B330" t="s">
+        <v>753</v>
+      </c>
+      <c r="C330" t="s">
+        <v>34</v>
+      </c>
+      <c r="D330" t="s">
+        <v>9</v>
+      </c>
+      <c r="E330" t="s">
+        <v>10</v>
+      </c>
+      <c r="F330" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="331" spans="1:6">
+      <c r="A331" t="s">
+        <v>771</v>
+      </c>
+      <c r="B331" t="s">
+        <v>753</v>
+      </c>
+      <c r="C331" t="s">
+        <v>37</v>
+      </c>
+      <c r="D331" t="s">
+        <v>9</v>
+      </c>
+      <c r="E331" t="s">
+        <v>10</v>
+      </c>
+      <c r="F331" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="332" spans="1:6">
+      <c r="A332" t="s">
+        <v>773</v>
+      </c>
+      <c r="B332" t="s">
+        <v>753</v>
+      </c>
+      <c r="C332" t="s">
+        <v>40</v>
+      </c>
+      <c r="D332" t="s">
+        <v>9</v>
+      </c>
+      <c r="E332" t="s">
+        <v>10</v>
+      </c>
+      <c r="F332" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="333" spans="1:6">
+      <c r="A333" t="s">
+        <v>775</v>
+      </c>
+      <c r="B333" t="s">
+        <v>753</v>
+      </c>
+      <c r="C333" t="s">
+        <v>43</v>
+      </c>
+      <c r="D333" t="s">
+        <v>9</v>
+      </c>
+      <c r="E333" t="s">
+        <v>10</v>
+      </c>
+      <c r="F333" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="334" spans="1:6">
+      <c r="A334" t="s">
+        <v>777</v>
+      </c>
+      <c r="B334" t="s">
+        <v>753</v>
+      </c>
+      <c r="C334" t="s">
+        <v>46</v>
+      </c>
+      <c r="D334" t="s">
+        <v>9</v>
+      </c>
+      <c r="E334" t="s">
+        <v>10</v>
+      </c>
+      <c r="F334" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="335" spans="1:6">
+      <c r="A335" t="s">
+        <v>779</v>
+      </c>
+      <c r="B335" t="s">
+        <v>753</v>
+      </c>
+      <c r="C335" t="s">
+        <v>49</v>
+      </c>
+      <c r="D335" t="s">
+        <v>9</v>
+      </c>
+      <c r="E335" t="s">
+        <v>10</v>
+      </c>
+      <c r="F335" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="336" spans="1:6">
+      <c r="A336" t="s">
+        <v>781</v>
+      </c>
+      <c r="B336" t="s">
+        <v>753</v>
+      </c>
+      <c r="C336" t="s">
+        <v>52</v>
+      </c>
+      <c r="D336" t="s">
+        <v>9</v>
+      </c>
+      <c r="E336" t="s">
+        <v>10</v>
+      </c>
+      <c r="F336" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="337" spans="1:6">
+      <c r="A337" t="s">
+        <v>783</v>
+      </c>
+      <c r="B337" t="s">
+        <v>753</v>
+      </c>
+      <c r="C337" t="s">
+        <v>55</v>
+      </c>
+      <c r="D337" t="s">
+        <v>9</v>
+      </c>
+      <c r="E337" t="s">
+        <v>10</v>
+      </c>
+      <c r="F337" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="338" spans="1:6">
+      <c r="A338" t="s">
+        <v>785</v>
+      </c>
+      <c r="B338" t="s">
+        <v>753</v>
+      </c>
+      <c r="C338" t="s">
+        <v>58</v>
+      </c>
+      <c r="D338" t="s">
+        <v>9</v>
+      </c>
+      <c r="E338" t="s">
+        <v>10</v>
+      </c>
+      <c r="F338" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="339" spans="1:6">
+      <c r="A339" t="s">
+        <v>787</v>
+      </c>
+      <c r="B339" t="s">
+        <v>753</v>
+      </c>
+      <c r="C339" t="s">
+        <v>61</v>
+      </c>
+      <c r="D339" t="s">
+        <v>9</v>
+      </c>
+      <c r="E339" t="s">
+        <v>10</v>
+      </c>
+      <c r="F339" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="340" spans="1:6">
+      <c r="A340" t="s">
+        <v>789</v>
+      </c>
+      <c r="B340" t="s">
+        <v>753</v>
+      </c>
+      <c r="C340" t="s">
+        <v>64</v>
+      </c>
+      <c r="D340" t="s">
+        <v>9</v>
+      </c>
+      <c r="E340" t="s">
+        <v>10</v>
+      </c>
+      <c r="F340" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="341" spans="1:6">
+      <c r="A341" t="s">
+        <v>791</v>
+      </c>
+      <c r="B341" t="s">
+        <v>753</v>
+      </c>
+      <c r="C341" t="s">
+        <v>67</v>
+      </c>
+      <c r="D341" t="s">
+        <v>9</v>
+      </c>
+      <c r="E341" t="s">
+        <v>10</v>
+      </c>
+      <c r="F341" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="342" spans="1:6">
+      <c r="A342" t="s">
+        <v>793</v>
+      </c>
+      <c r="B342" t="s">
+        <v>753</v>
+      </c>
+      <c r="C342" t="s">
+        <v>70</v>
+      </c>
+      <c r="D342" t="s">
+        <v>9</v>
+      </c>
+      <c r="E342" t="s">
+        <v>10</v>
+      </c>
+      <c r="F342" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="343" spans="1:6">
+      <c r="A343" t="s">
+        <v>795</v>
+      </c>
+      <c r="B343" t="s">
+        <v>753</v>
+      </c>
+      <c r="C343" t="s">
+        <v>73</v>
+      </c>
+      <c r="D343" t="s">
+        <v>9</v>
+      </c>
+      <c r="E343" t="s">
+        <v>10</v>
+      </c>
+      <c r="F343" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="344" spans="1:6">
+      <c r="A344" t="s">
+        <v>797</v>
+      </c>
+      <c r="B344" t="s">
+        <v>753</v>
+      </c>
+      <c r="C344" t="s">
+        <v>76</v>
+      </c>
+      <c r="D344" t="s">
+        <v>9</v>
+      </c>
+      <c r="E344" t="s">
+        <v>10</v>
+      </c>
+      <c r="F344" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="345" spans="1:6">
+      <c r="A345" t="s">
+        <v>799</v>
+      </c>
+      <c r="B345" t="s">
+        <v>753</v>
+      </c>
+      <c r="C345" t="s">
+        <v>79</v>
+      </c>
+      <c r="D345" t="s">
+        <v>9</v>
+      </c>
+      <c r="E345" t="s">
+        <v>10</v>
+      </c>
+      <c r="F345" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="346" spans="1:6">
+      <c r="A346" t="s">
+        <v>801</v>
+      </c>
+      <c r="B346" t="s">
+        <v>753</v>
+      </c>
+      <c r="C346" t="s">
+        <v>82</v>
+      </c>
+      <c r="D346" t="s">
+        <v>9</v>
+      </c>
+      <c r="E346" t="s">
+        <v>10</v>
+      </c>
+      <c r="F346" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="347" spans="1:6">
+      <c r="A347" t="s">
+        <v>803</v>
+      </c>
+      <c r="B347" t="s">
+        <v>753</v>
+      </c>
+      <c r="C347" t="s">
+        <v>85</v>
+      </c>
+      <c r="D347" t="s">
+        <v>9</v>
+      </c>
+      <c r="E347" t="s">
+        <v>10</v>
+      </c>
+      <c r="F347" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="348" spans="1:6">
+      <c r="A348" t="s">
+        <v>805</v>
+      </c>
+      <c r="B348" t="s">
+        <v>753</v>
+      </c>
+      <c r="C348" t="s">
+        <v>88</v>
+      </c>
+      <c r="D348" t="s">
+        <v>9</v>
+      </c>
+      <c r="E348" t="s">
+        <v>10</v>
+      </c>
+      <c r="F348" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="349" spans="1:6">
+      <c r="A349" t="s">
+        <v>807</v>
+      </c>
+      <c r="B349" t="s">
+        <v>753</v>
+      </c>
+      <c r="C349" t="s">
+        <v>91</v>
+      </c>
+      <c r="D349" t="s">
+        <v>9</v>
+      </c>
+      <c r="E349" t="s">
+        <v>10</v>
+      </c>
+      <c r="F349" t="s">
+        <v>808</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>